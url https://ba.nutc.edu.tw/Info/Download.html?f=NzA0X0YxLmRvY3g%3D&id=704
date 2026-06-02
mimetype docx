--- v0 (2025-11-02)
+++ v1 (2026-06-02)
@@ -1,465 +1,539 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="002C41AD">
+    <w:p w14:paraId="6B5ACB37" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="002C41AD">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
-[...20 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="44"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>國立</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>中</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1044C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">科技大學 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 學年度第   學期</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>學年度第</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   學期</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="001E2BB8">
+    <w:p w14:paraId="1532E3A3" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="001E2BB8">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="600" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>碩士班研究生參加學位考試申請書</w:t>
+        <w:t>研究生參加學位考試申請書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1167"/>
         <w:gridCol w:w="1586"/>
         <w:gridCol w:w="1497"/>
         <w:gridCol w:w="1321"/>
         <w:gridCol w:w="4230"/>
         <w:gridCol w:w="941"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B221E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008B221E" w14:paraId="2173E7C6" w14:textId="77777777" w:rsidTr="008B3CC2">
         <w:trPr>
-          <w:trHeight w:val="699"/>
+          <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+          <w:p w14:paraId="5C5391FF" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
+              <w:t>姓  名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D14BCCE" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>姓  名</w:t>
+              <w:t>學   號</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9BE427" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>就讀所別</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8CAAA6" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>指導教授</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1969" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="117B6D29" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="008B301F">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>論    文    題    目</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="471782FA" w14:textId="77777777" w:rsidR="008B301F" w:rsidRDefault="008B301F" w:rsidP="008B301F">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>中文 / 英文</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C089CCA" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">備  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B221E" w14:paraId="12D6096E" w14:textId="77777777" w:rsidTr="008B3CC2">
+        <w:trPr>
+          <w:trHeight w:val="1019"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="768F4A1A" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="721AC9F8" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="08C3191F" w14:textId="77777777" w:rsidR="008B221E" w:rsidRPr="008B3CC2" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B3CC2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+              <w:t>所</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FA76EA3" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008B3CC2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="28"/>
-[...1 lines deleted...]
-              <w:t>就讀所別</w:t>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+              <w:t>組</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="154C3BC8" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1969" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="008B301F">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="289E35F5" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...32 lines deleted...]
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+          <w:p w14:paraId="5888CAB9" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
-[...97 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004B3772" w:rsidRPr="000154E7" w:rsidRDefault="004B3772" w:rsidP="00EA3787">
+    <w:p w14:paraId="38347BDB" w14:textId="77777777" w:rsidR="004B3772" w:rsidRPr="000154E7" w:rsidRDefault="004B3772" w:rsidP="00EA3787">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="358" w:hangingChars="149" w:hanging="358"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依據</w:t>
       </w:r>
       <w:r w:rsidR="00636BD4">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本校</w:t>
       </w:r>
       <w:r w:rsidRPr="000154E7">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>碩士班研究生延聘指導教授及學位考試等相關作業要點</w:t>
-[...5 lines deleted...]
-        <w:t>第二條第三項規定，</w:t>
+        <w:t>研究生延聘指導教授及學位考試等相關作業要點</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>規定，</w:t>
       </w:r>
       <w:r w:rsidRPr="000154E7">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>當學期尚有必修科目及學分數不足之情況，需俟成績送達，合於畢業學分數，方得辦理學位考試，若有成績未送達，先行辦理學位考試者，屆時任一科目成績未通過，其學位考試成績不予採計，畢業前應重新申請學位考試。</w:t>
+        <w:t>當學期尚有必修科目及學分數不足之情況，需</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000154E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>俟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000154E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>成績送達，合於畢業學分數，方得辦理學位考試，若有成績未送達，先行辦理學位考試者，屆時任</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000154E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000154E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>科目成績未通過，其學位考試成績不予</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000154E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000154E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>計，畢業前應重新申請學位考試。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C0B7E" w:rsidRPr="000154E7" w:rsidRDefault="008C0B7E" w:rsidP="00EA3787">
+    <w:p w14:paraId="5080518E" w14:textId="77777777" w:rsidR="008C0B7E" w:rsidRPr="000154E7" w:rsidRDefault="008C0B7E" w:rsidP="00EA3787">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="358" w:hangingChars="149" w:hanging="358"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依據本校</w:t>
       </w:r>
       <w:r w:rsidRPr="00636BD4">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>學術倫理教育</w:t>
       </w:r>
       <w:r w:rsidRPr="00636BD4">
@@ -477,217 +551,259 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規定，</w:t>
       </w:r>
       <w:r w:rsidRPr="00636BD4">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>學生須出示學術倫理課程修課證明，或免修或相關替代措施等證明，方得申請學位</w:t>
       </w:r>
       <w:r w:rsidRPr="00636BD4">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>考</w:t>
       </w:r>
       <w:r w:rsidRPr="00636BD4">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>試。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B221E" w:rsidRDefault="004B3772" w:rsidP="00EA3787">
+    <w:p w14:paraId="65C59BFC" w14:textId="27B90714" w:rsidR="008B221E" w:rsidRDefault="004B3772" w:rsidP="00EA3787">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="358" w:hangingChars="149" w:hanging="358"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該生</w:t>
       </w:r>
       <w:r w:rsidR="008B221E" w:rsidRPr="000154E7">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>已修畢規定課程與學分</w:t>
       </w:r>
       <w:r w:rsidR="007B4477">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000154E7" w:rsidRPr="000154E7">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>含當學期</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00457C67">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="008B221E" w:rsidRPr="000154E7">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>，並已完成研究論文初稿，請同意參加論文考試。</w:t>
       </w:r>
       <w:r w:rsidR="00457C67">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="000154E7" w:rsidRPr="000154E7">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>請檢具</w:t>
       </w:r>
-      <w:r w:rsidR="000154E7" w:rsidRPr="008C0B7E">
+      <w:r w:rsidR="000154E7" w:rsidRPr="00B17E47">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>歷年成績表</w:t>
       </w:r>
       <w:r w:rsidR="008C0B7E">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="00BE1D07" w:rsidRPr="008C0B7E">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00BE1D07" w:rsidRPr="00B17E47">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>當學期修課資料</w:t>
       </w:r>
       <w:r w:rsidR="008C0B7E">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="008C0B7E" w:rsidRPr="008C0B7E">
+      <w:r w:rsidR="008C0B7E" w:rsidRPr="00B17E47">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>學術倫理修課證明</w:t>
       </w:r>
+      <w:r w:rsidR="00B17E47">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="008C0B7E" w:rsidRPr="00B17E47">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>無違反學術倫理聲明書</w:t>
+      </w:r>
+      <w:r w:rsidR="00423C98">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17E47" w:rsidRPr="0020227B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>學</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17E47" w:rsidRPr="00B17E47">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>位論文題目專業領域相符審核表</w:t>
+      </w:r>
+      <w:r w:rsidR="00423C98">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidR="00423C98" w:rsidRPr="00423C98">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>學位論文原創性比對檢核表</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以供查核</w:t>
+      </w:r>
+      <w:r w:rsidR="00457C67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008C0B7E" w:rsidRPr="000154E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FE05DC" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="000154E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            敬</w:t>
+      </w:r>
       <w:r w:rsidR="008C0B7E">
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-[...26 lines deleted...]
-        <w:t>。</w:t>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>陳</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="000154E7">
-[...19 lines deleted...]
-    <w:p w:rsidR="008B3A30" w:rsidRDefault="008B3A30" w:rsidP="008B3A30">
+    <w:p w14:paraId="7433B7AA" w14:textId="77777777" w:rsidR="008B3A30" w:rsidRDefault="008B3A30" w:rsidP="008B3A30">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="9840" w:hangingChars="4100" w:hanging="9840"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>申 請 人 (簽章)                                     中 華 民 國       年    月    日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B3A30" w:rsidRDefault="008B3A30" w:rsidP="008B3A30">
+    <w:p w14:paraId="7F19E06D" w14:textId="77777777" w:rsidR="008B3A30" w:rsidRDefault="008B3A30" w:rsidP="008B3A30">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="9840" w:hangingChars="4100" w:hanging="9840"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">指導教授(簽章)                       </w:t>
       </w:r>
       <w:r w:rsidR="008C049A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00255ABE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00255ABE" w:rsidRPr="00E023C9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
@@ -710,146 +826,129 @@
       <w:r w:rsidR="00255ABE" w:rsidRPr="00255ABE">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該生，</w:t>
       </w:r>
       <w:r w:rsidR="00255ABE">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>其</w:t>
       </w:r>
       <w:r w:rsidR="00BC6EDF" w:rsidRPr="00255ABE">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>學位論文與專業領域相符</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B3A30" w:rsidRDefault="00E629FE" w:rsidP="008B3A30">
+    <w:p w14:paraId="1EC3B68D" w14:textId="77777777" w:rsidR="008B3A30" w:rsidRDefault="00E629FE" w:rsidP="008B3A30">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="9840" w:hangingChars="4100" w:hanging="9840"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>所辦承辦人</w:t>
       </w:r>
       <w:r w:rsidR="008B3A30">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">：                            </w:t>
       </w:r>
       <w:r w:rsidR="008B3A30" w:rsidRPr="00E023C9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F02A"/>
       </w:r>
       <w:r w:rsidR="008B3A30" w:rsidRPr="006D25F8">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>已符合</w:t>
       </w:r>
       <w:r w:rsidR="008B3A30">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>上述</w:t>
       </w:r>
       <w:r w:rsidR="008B3A30" w:rsidRPr="006D25F8">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>規定</w:t>
       </w:r>
       <w:r w:rsidR="008B3A30">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，並已查核相關修課資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B221E" w:rsidRDefault="008B3A30" w:rsidP="00944355">
+    <w:p w14:paraId="553F09ED" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="000F7D90" w:rsidP="00944355">
       <w:pPr>
         <w:spacing w:afterLines="100" w:after="360" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00942D61">
-[...16 lines deleted...]
-      <w:r w:rsidR="00474249" w:rsidRPr="008C0B7E">
+      <w:r w:rsidRPr="008C0B7E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1533498D" wp14:editId="6B996682">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-1143000</wp:posOffset>
+                  <wp:posOffset>-1089660</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>5852160</wp:posOffset>
+                  <wp:posOffset>5669280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="9677400" cy="0"/>
-                <wp:effectExtent l="7620" t="13335" r="11430" b="5715"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Line 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="9677400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="dash"/>
@@ -858,97 +957,114 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="209D7014" id="Line 2" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-90pt,460.8pt" to="672pt,460.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+3DXZHAIAAEAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0C+J7ZT58uKs6rspJe0&#10;jbTbH0AAx6gYEJA4UdX/3gHHUba9rFb1AQ/MzOPNzGP1dGkFOjNjuZJFlI6TCDFJFOXyWEQ/Xraj&#10;RYSsw5JioSQroiuz0dP644dVp3M2UY0SlBkEINLmnS6ixjmdx7ElDWuxHSvNJDhrZVrsYGuOMTW4&#10;A/RWxJMkmcWdMlQbRZi1cFr1zmgd8OuaEfe9ri1zSBQRcHNhNWE9+DVer3B+NFg3nNxo4HewaDGX&#10;cOkdqsIOo5Ph/0C1nBhlVe3GRLWxqmtOWKgBqkmTv6p5brBmoRZojtX3Ntn/B0u+nfcGcQqzi5DE&#10;LYxoxyVDE9+ZTtscAkq5N742cpHPeqfIT4ukKhssjywwfLlqSEt9RvwqxW+sBvxD91VRiMEnp0Kb&#10;LrVpPSQ0AF3CNK73abCLQwQOl7P5PEtgaGTwxTgfErWx7gtTLfJGEQngHIDxeWedJ4LzIcTfI9WW&#10;CxGGLSTqAHw6mYYEqwSn3unDrDkeSmHQGXu5hC9UBZ7HMI9cYdv0cRSsXkdGnSQNlzQM083NdpiL&#10;3gZSQvp7oESgebN6nfxaJsvNYrPIRtlkthllSVWNPm/LbDTbpvNp9akqyyr97SmnWd5wSpn0rAfN&#10;ptnbNHF7Pb3a7qq9tyd+jR76CGSHfyAdZuzH2gvkoOh1b4bZg0xD8O1J+XfwuAf78eGv/wAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAAqERD7hAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+B&#10;/IPYQC8hke2mIXUsh1JoL4FA3H6AbG0st9bKWIrt9uurQKE97uww8yY7TKZlA/ausSQgXkfAkCqr&#10;GqoFvL+9rHbAnJekZGsJBXyhg0M+n2UyVXakMw6Fr1kIIZdKAdr7LuXcVRqNdGvbIYXfxfZG+nD2&#10;NVe9HEO4aXkSRVtuZEOhQcsOnzVWn8XVCDirYhwLXX0Px4elP32Ur8tjnAhxt5ie9sA8Tv7PDDf8&#10;gA55YCrtlZRjrYBVvIvCGC/gMYm3wG6W+80mSOWvxPOM/1+R/wAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQB+3DXZHAIAAEAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAKhEQ+4QAAAA0BAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;">
+              <v:line w14:anchorId="19316342" id="Line 2" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-85.8pt,446.4pt" to="676.2pt,446.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+3DXZHAIAAEAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0C+J7ZT58uKs6rspJe0&#10;jbTbH0AAx6gYEJA4UdX/3gHHUba9rFb1AQ/MzOPNzGP1dGkFOjNjuZJFlI6TCDFJFOXyWEQ/Xraj&#10;RYSsw5JioSQroiuz0dP644dVp3M2UY0SlBkEINLmnS6ixjmdx7ElDWuxHSvNJDhrZVrsYGuOMTW4&#10;A/RWxJMkmcWdMlQbRZi1cFr1zmgd8OuaEfe9ri1zSBQRcHNhNWE9+DVer3B+NFg3nNxo4HewaDGX&#10;cOkdqsIOo5Ph/0C1nBhlVe3GRLWxqmtOWKgBqkmTv6p5brBmoRZojtX3Ntn/B0u+nfcGcQqzi5DE&#10;LYxoxyVDE9+ZTtscAkq5N742cpHPeqfIT4ukKhssjywwfLlqSEt9RvwqxW+sBvxD91VRiMEnp0Kb&#10;LrVpPSQ0AF3CNK73abCLQwQOl7P5PEtgaGTwxTgfErWx7gtTLfJGEQngHIDxeWedJ4LzIcTfI9WW&#10;CxGGLSTqAHw6mYYEqwSn3unDrDkeSmHQGXu5hC9UBZ7HMI9cYdv0cRSsXkdGnSQNlzQM083NdpiL&#10;3gZSQvp7oESgebN6nfxaJsvNYrPIRtlkthllSVWNPm/LbDTbpvNp9akqyyr97SmnWd5wSpn0rAfN&#10;ptnbNHF7Pb3a7qq9tyd+jR76CGSHfyAdZuzH2gvkoOh1b4bZg0xD8O1J+XfwuAf78eGv/wAAAP//&#10;AwBQSwMEFAAGAAgAAAAhALXNK4rhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj9FKw0AQRd8L&#10;/sMygi+l3SS2tcZsigj6Uig0+gGb7JiNZmdDdptEv94tCO3jzBzunJvtJtOyAXvXWBIQLyNgSJVV&#10;DdUCPt5fF1tgzktSsrWEAn7QwS6/mWUyVXakIw6Fr1kIIZdKAdr7LuXcVRqNdEvbIYXbp+2N9GHs&#10;a656OYZw0/IkijbcyIbCBy07fNFYfRcnI+CoinEsdPU77Ndzf/gq3+b7OBHi7nZ6fgLmcfIXGM76&#10;QR3y4FTaEynHWgGL+CHeBFbA9jEJJc7I/TpZASv/VzzP+HWL/A8AAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQB+3DXZHAIAAEAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQC1zSuK4QAAAA0BAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;">
                 <v:stroke dashstyle="dash"/>
                 <w10:wrap anchory="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008B3A30" w:rsidRPr="00942D61">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:fitText w:val="1200" w:id="-2088565759"/>
+        </w:rPr>
+        <w:t>系所主</w:t>
+      </w:r>
+      <w:r w:rsidR="00942D61" w:rsidRPr="00942D61">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:fitText w:val="1200" w:id="-2088565759"/>
+        </w:rPr>
+        <w:t>管</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3A30">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00E629FE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidR="0013531D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C973A2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r w:rsidR="00E629FE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="00EA3787">
+    <w:p w14:paraId="6E6CA69B" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="00EA3787">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:left="708" w:hangingChars="295" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0B7E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主旨：</w:t>
       </w:r>
       <w:r w:rsidR="00925AD8" w:rsidRPr="00EA3787">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>學生已完成研究論文初稿，</w:t>
       </w:r>
       <w:r w:rsidR="006A78F6" w:rsidRPr="00EA3787">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>並已</w:t>
       </w:r>
       <w:r w:rsidR="008C0B7E" w:rsidRPr="00EA3787">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
@@ -998,1072 +1114,1268 @@
         </w:rPr>
         <w:t>請同意參加論文考試。</w:t>
       </w:r>
       <w:r w:rsidR="006A78F6" w:rsidRPr="008C0B7E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>茲</w:t>
       </w:r>
       <w:r w:rsidRPr="008C0B7E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>推薦</w:t>
       </w:r>
       <w:r w:rsidR="008C0B7E" w:rsidRPr="008C0B7E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>口</w:t>
       </w:r>
       <w:r w:rsidRPr="008C0B7E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>試委員人選如下，請惠予同意並發聘</w:t>
-      </w:r>
+        <w:t>試委員人選如下，請惠予同意</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C0B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>並發聘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="00944355">
+    <w:p w14:paraId="59407C85" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="00944355">
       <w:pPr>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一、考試委員：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="995"/>
         <w:gridCol w:w="1444"/>
         <w:gridCol w:w="814"/>
         <w:gridCol w:w="1624"/>
         <w:gridCol w:w="1173"/>
         <w:gridCol w:w="2346"/>
         <w:gridCol w:w="1353"/>
         <w:gridCol w:w="993"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B221E" w:rsidTr="008C0B7E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008B221E" w14:paraId="30DEEE51" w14:textId="77777777" w:rsidTr="008C0B7E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+          <w:p w14:paraId="19F5F008" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>姓</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+          <w:p w14:paraId="0B062419" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>服</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>務</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>單</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+          <w:p w14:paraId="05A3879C" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>職</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+          <w:p w14:paraId="6D962BCF" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>學</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>歷</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+          <w:p w14:paraId="351B909F" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>校內外別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+          <w:p w14:paraId="7D87F74E" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>信箱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+          <w:p w14:paraId="6427597B" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>聯絡電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+          <w:p w14:paraId="54A09E1F" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>備</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B221E" w:rsidTr="008C0B7E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008B221E" w14:paraId="1337C0CC" w14:textId="77777777" w:rsidTr="008C0B7E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="73697835" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="303580D7" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="0F9C8E0D" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="04024951" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="66C34B91" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="6D36DAC8" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="6C741414" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="3C3332FC" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B221E" w:rsidTr="008C0B7E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008B221E" w14:paraId="01B02E2F" w14:textId="77777777" w:rsidTr="008C0B7E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="5CEBFE04" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="647CCA39" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="2266E6B1" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="60ACE30C" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="638F3FE3" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="0992E353" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="6327A44B" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="02D6B37B" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B221E" w:rsidTr="008C0B7E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008B221E" w14:paraId="10A3CA1B" w14:textId="77777777" w:rsidTr="008C0B7E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="5EE872E7" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="168CF0BE" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="37FC5947" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="66F9D1BB" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="18EFE414" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="460D9162" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="118F2656" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="3BBE5A87" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B221E" w:rsidTr="008C0B7E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008B221E" w14:paraId="1950D958" w14:textId="77777777" w:rsidTr="008C0B7E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="768D3836" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="22B2579F" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="2ED826BC" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="3552C813" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="43D24935" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="754F5AF4" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="006147A4" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="2F0621F1" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B221E" w:rsidTr="008C0B7E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008B3CC2" w14:paraId="5FC60B10" w14:textId="77777777" w:rsidTr="008B3CC2">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="463" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DAECF13" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="464AD808" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="379" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="404E735D" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="756" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CAC8311" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="212CD335" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1092" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FAF5C4A" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15745A07" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="462" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BAE7B89" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B3CC2" w14:paraId="1C7CCD0A" w14:textId="77777777" w:rsidTr="008B3CC2">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="463" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BA34BEA" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A42773" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="379" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8A3FA4" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="756" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B860C1" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74648E6C" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1092" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B8BBEC" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0E1BC8" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="462" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A4CB9B2" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B3CC2" w14:paraId="4D64B0E4" w14:textId="77777777" w:rsidTr="008B3CC2">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="7AD2B745" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="00CDCC94" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="722DFCA4" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="6942063B" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="24F5E4F8" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="085DC847" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="10D8F887" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="007F11A5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="6EC31760" w14:textId="77777777" w:rsidR="008B3CC2" w:rsidRDefault="008B3CC2" w:rsidP="007F11A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008C0B7E" w:rsidRPr="008C0B7E" w:rsidRDefault="008C0B7E" w:rsidP="008C0B7E">
+    <w:p w14:paraId="2AE2EDC6" w14:textId="77777777" w:rsidR="008C0B7E" w:rsidRPr="008C0B7E" w:rsidRDefault="008C0B7E" w:rsidP="008C0B7E">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0B7E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>備註：</w:t>
       </w:r>
       <w:r w:rsidRPr="008C0B7E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>口試委員</w:t>
       </w:r>
       <w:r w:rsidR="005C463D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>須</w:t>
       </w:r>
       <w:r w:rsidRPr="008C0B7E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>與學生無配偶或三等親內之血親、姻親關係。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="00944355">
+    <w:p w14:paraId="5EC8A1B0" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="00944355">
       <w:pPr>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>二、考試地點：</w:t>
       </w:r>
       <w:r w:rsidR="00944355">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">本校  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">          教室。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="00944355">
+    <w:p w14:paraId="51EFD832" w14:textId="77777777" w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="00944355">
       <w:pPr>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>三、考試時間：中華民國    年    月    日(星期   )      時   分</w:t>
       </w:r>
       <w:r w:rsidR="001E1222">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　至      時   分　止。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B221E" w:rsidRDefault="008B221E" w:rsidP="00944355">
+    <w:p w14:paraId="7945C848" w14:textId="77777777" w:rsidR="008B221E" w:rsidRPr="008B3CC2" w:rsidRDefault="008B221E" w:rsidP="00944355">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">           </w:t>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  敬</w:t>
+      </w:r>
+      <w:r w:rsidR="00990164" w:rsidRPr="008B3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>陳</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00922348" w:rsidRPr="00922348" w:rsidRDefault="005C463D" w:rsidP="008B221E">
+    <w:p w14:paraId="0521755C" w14:textId="77777777" w:rsidR="00922348" w:rsidRPr="00922348" w:rsidRDefault="005C463D" w:rsidP="008B221E">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>系所主</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>管</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>簽章：</w:t>
       </w:r>
       <w:r w:rsidR="00922348">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">          註冊組         </w:t>
@@ -2083,174 +2395,188 @@
       <w:r w:rsidR="008B221E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教務長</w:t>
       </w:r>
       <w:r w:rsidR="00922348">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00922348">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">        校長</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00990164" w:rsidRDefault="00990164" w:rsidP="00922348">
+    <w:p w14:paraId="6F9FFFFE" w14:textId="77777777" w:rsidR="00990164" w:rsidRDefault="00990164" w:rsidP="00922348">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00966934" w:rsidRPr="00922348" w:rsidRDefault="00922348" w:rsidP="005C463D">
+    <w:p w14:paraId="682CAE9A" w14:textId="77777777" w:rsidR="00966934" w:rsidRPr="00922348" w:rsidRDefault="00922348" w:rsidP="005C463D">
       <w:pPr>
         <w:ind w:firstLineChars="1181" w:firstLine="2834"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>課務組</w:t>
+        <w:t>課</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>務</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>組</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00966934" w:rsidRPr="00922348" w:rsidSect="005C463D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="624" w:right="567" w:bottom="567" w:left="567" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00843C3C" w:rsidRDefault="00843C3C" w:rsidP="00BE1D07">
+    <w:p w14:paraId="4207602D" w14:textId="77777777" w:rsidR="006C58A1" w:rsidRDefault="006C58A1" w:rsidP="00BE1D07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00843C3C" w:rsidRDefault="00843C3C" w:rsidP="00BE1D07">
+    <w:p w14:paraId="451BC7B6" w14:textId="77777777" w:rsidR="006C58A1" w:rsidRDefault="006C58A1" w:rsidP="00BE1D07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體, PMingLiU">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00843C3C" w:rsidRDefault="00843C3C" w:rsidP="00BE1D07">
+    <w:p w14:paraId="59E51C50" w14:textId="77777777" w:rsidR="006C58A1" w:rsidRDefault="006C58A1" w:rsidP="00BE1D07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00843C3C" w:rsidRDefault="00843C3C" w:rsidP="00BE1D07">
+    <w:p w14:paraId="45DAD7CD" w14:textId="77777777" w:rsidR="006C58A1" w:rsidRDefault="006C58A1" w:rsidP="00BE1D07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06B5708E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFEA03EE"/>
     <w:lvl w:ilvl="0" w:tplc="53CAD37C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -2296,209 +2622,276 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="484586888">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="82"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D86044"/>
     <w:rsid w:val="000154E7"/>
     <w:rsid w:val="0001730E"/>
+    <w:rsid w:val="000A759E"/>
+    <w:rsid w:val="000F7D90"/>
     <w:rsid w:val="0013531D"/>
     <w:rsid w:val="001C7F68"/>
     <w:rsid w:val="001E1222"/>
     <w:rsid w:val="001E2BB8"/>
+    <w:rsid w:val="0020227B"/>
     <w:rsid w:val="00255ABE"/>
     <w:rsid w:val="002C41AD"/>
+    <w:rsid w:val="00423C98"/>
     <w:rsid w:val="00457C67"/>
+    <w:rsid w:val="0046525A"/>
     <w:rsid w:val="00474249"/>
     <w:rsid w:val="004969F0"/>
     <w:rsid w:val="004B3772"/>
+    <w:rsid w:val="00522FA7"/>
     <w:rsid w:val="0054107E"/>
     <w:rsid w:val="005C463D"/>
     <w:rsid w:val="005E01E2"/>
     <w:rsid w:val="00636BD4"/>
+    <w:rsid w:val="00665F10"/>
     <w:rsid w:val="006A78F6"/>
+    <w:rsid w:val="006C58A1"/>
     <w:rsid w:val="006D25F8"/>
+    <w:rsid w:val="00702084"/>
     <w:rsid w:val="00712629"/>
     <w:rsid w:val="007B4477"/>
     <w:rsid w:val="007D75B3"/>
     <w:rsid w:val="007E4F08"/>
     <w:rsid w:val="007F11A5"/>
     <w:rsid w:val="00843C3C"/>
     <w:rsid w:val="008B221E"/>
     <w:rsid w:val="008B301F"/>
     <w:rsid w:val="008B3A30"/>
+    <w:rsid w:val="008B3CC2"/>
     <w:rsid w:val="008C049A"/>
     <w:rsid w:val="008C0B7E"/>
     <w:rsid w:val="00922348"/>
     <w:rsid w:val="00925AD8"/>
     <w:rsid w:val="00942D61"/>
     <w:rsid w:val="00944355"/>
     <w:rsid w:val="009475AF"/>
     <w:rsid w:val="00966934"/>
     <w:rsid w:val="00990164"/>
     <w:rsid w:val="00A86DF9"/>
     <w:rsid w:val="00AD3130"/>
     <w:rsid w:val="00AF48CC"/>
     <w:rsid w:val="00B1044C"/>
+    <w:rsid w:val="00B17E47"/>
     <w:rsid w:val="00B66F64"/>
     <w:rsid w:val="00B82C00"/>
     <w:rsid w:val="00BC6EDF"/>
     <w:rsid w:val="00BE1D07"/>
     <w:rsid w:val="00BF767B"/>
     <w:rsid w:val="00C0774E"/>
     <w:rsid w:val="00C4543A"/>
     <w:rsid w:val="00C46113"/>
     <w:rsid w:val="00C973A2"/>
     <w:rsid w:val="00CF368D"/>
+    <w:rsid w:val="00D32950"/>
     <w:rsid w:val="00D73D4C"/>
     <w:rsid w:val="00D86044"/>
     <w:rsid w:val="00DB6EDF"/>
     <w:rsid w:val="00E023C9"/>
     <w:rsid w:val="00E436B3"/>
     <w:rsid w:val="00E629FE"/>
     <w:rsid w:val="00E8637C"/>
     <w:rsid w:val="00EA3787"/>
+    <w:rsid w:val="00EA4433"/>
     <w:rsid w:val="00FA5FFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4D60A6E6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6D758177-4703-4CEC-93B3-7B9B09DE0E1B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2670,83 +3063,94 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008B221E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:rsid w:val="00BE1D07"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="頁首 字元"/>
     <w:link w:val="a3"/>
     <w:rsid w:val="00BE1D07"/>
     <w:rPr>
       <w:kern w:val="2"/>
     </w:rPr>
@@ -2791,57 +3195,67 @@
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:rsid w:val="008B3A30"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="註解方塊文字 字元"/>
     <w:link w:val="a7"/>
     <w:rsid w:val="008B3A30"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="新細明體" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="a9">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00423C98"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -3068,57 +3482,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>149</Words>
-  <Characters>850</Characters>
+  <Words>608</Words>
+  <Characters>616</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>103</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>CURRICULUM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>998</CharactersWithSpaces>
+  <CharactersWithSpaces>935</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>b-2-004(04)碩士班論文口試申請書</dc:title>
   <dc:subject/>
   <dc:creator>PC43</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>