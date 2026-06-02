--- v0 (2025-11-02)
+++ v1 (2026-06-02)
@@ -1,180 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="7515CB2F" w14:textId="6F829FBB" w:rsidR="00824982" w:rsidRDefault="00824982" w:rsidP="001251E1">
+    <w:p w:rsidR="00824982" w:rsidRDefault="00824982" w:rsidP="001251E1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>國立</w:t>
-[...15 lines deleted...]
-        <w:t>中</w:t>
+        <w:t>國立臺中</w:t>
       </w:r>
       <w:r w:rsidR="00A97B1B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>科技大學</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
         </w:rPr>
-        <w:t>學年度第</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">   學期</w:t>
+        <w:t>學年度第   學期</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6020C901" w14:textId="128C7B10" w:rsidR="00824982" w:rsidRDefault="00824982" w:rsidP="001251E1">
+    <w:p w:rsidR="00824982" w:rsidRDefault="00824982" w:rsidP="001251E1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108"/>
         <w:ind w:firstLineChars="135" w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>研究生論文考試結果通知書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CC080C" w14:textId="19AB0668" w:rsidR="00824982" w:rsidRDefault="009340FA" w:rsidP="003C4256">
+    <w:p w:rsidR="00824982" w:rsidRDefault="009340FA" w:rsidP="003C4256">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>系所主管</w:t>
       </w:r>
       <w:r w:rsidR="00824982" w:rsidRPr="00410AD9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00824982">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00824982">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(簽章)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025DA8A7" w14:textId="18C7EEAD" w:rsidR="00824982" w:rsidRDefault="00824982" w:rsidP="00824982">
+    <w:p w:rsidR="00824982" w:rsidRDefault="00824982" w:rsidP="00824982">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00410AD9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>指導教授：</w:t>
       </w:r>
       <w:r w:rsidRPr="00410AD9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -188,716 +163,709 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="381"/>
         <w:gridCol w:w="337"/>
         <w:gridCol w:w="1583"/>
         <w:gridCol w:w="1807"/>
         <w:gridCol w:w="1464"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="726"/>
         <w:gridCol w:w="2619"/>
         <w:gridCol w:w="1626"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C2F20" w14:paraId="227E63BB" w14:textId="77777777" w:rsidTr="00E11ACB">
+      <w:tr w:rsidR="000C2F20" w:rsidTr="00E11ACB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="174" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1BBE8C" w14:textId="77777777" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>應  考研究生</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="874" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6969DD52" w14:textId="77777777" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>姓    名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D5C892E" w14:textId="77777777" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>學    號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02075CE4" w14:textId="2CEF4B2B" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="00081A1E">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="00081A1E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">就 讀 </w:t>
             </w:r>
             <w:r w:rsidR="00081A1E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">系 所 </w:t>
             </w:r>
             <w:r w:rsidR="00964AD8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>班</w:t>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1194" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F834CA0" w14:textId="6150D029" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>指 導 教 授</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B1F8001" w14:textId="77777777" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">備  </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>備  註</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C2F20" w14:paraId="3A9C0EE5" w14:textId="77777777" w:rsidTr="000C2F20">
+      <w:tr w:rsidR="000C2F20" w:rsidTr="000C2F20">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="174" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65C4CDB4" w14:textId="77777777" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A146B40" w14:textId="77777777" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C634F91" w14:textId="77777777" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58F034EE" w14:textId="46797E2A" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r w:rsidR="00081A1E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>系</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">所     </w:t>
             </w:r>
             <w:r w:rsidR="00964AD8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1194" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="122B84B3" w14:textId="77777777" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8E92A2" w14:textId="77777777" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C2F20" w14:paraId="43B79253" w14:textId="77777777" w:rsidTr="000C2F20">
+      <w:tr w:rsidR="000C2F20" w:rsidTr="000C2F20">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="863"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="174" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FF429F5" w14:textId="77777777" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="152" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24FA496A" w14:textId="77777777" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>論</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30DF1DD5" w14:textId="77777777" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>文</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A88424D" w14:textId="77777777" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>題</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58648094" w14:textId="77777777" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4674" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22A58A4E" w14:textId="0784DDD8" w:rsidR="000C2F20" w:rsidRPr="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRPr="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C2F20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>中</w:t>
             </w:r>
             <w:r w:rsidRPr="000C2F20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>文：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C2F20" w14:paraId="34EBBC22" w14:textId="77777777" w:rsidTr="000C2F20">
+      <w:tr w:rsidR="000C2F20" w:rsidTr="000C2F20">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="862"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="174" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="747558A2" w14:textId="77777777" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="152" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54D640ED" w14:textId="77777777" w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4674" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A85AA86" w14:textId="3082E5D7" w:rsidR="000C2F20" w:rsidRPr="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
+          <w:p w:rsidR="000C2F20" w:rsidRPr="000C2F20" w:rsidRDefault="000C2F20" w:rsidP="0075043D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C2F20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>英</w:t>
             </w:r>
             <w:r w:rsidRPr="000C2F20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>文：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E11ACB" w14:paraId="4D301F8F" w14:textId="77777777" w:rsidTr="00CB5009">
+      <w:tr w:rsidR="00E11ACB" w:rsidTr="00CB5009">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="4732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="174" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="529D3BF1" w14:textId="77777777" w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="0075043D">
+          <w:p w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="0075043D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>考試結果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75117359" w14:textId="77777777" w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="009C0A01">
+          <w:p w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="009C0A01">
             <w:pPr>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>上列研究生經本委員會於     年    月    日   午    時</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="398325A1" w14:textId="7BFAD88B" w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="00B54ACC">
+          <w:p w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="00B54ACC">
             <w:pPr>
               <w:spacing w:afterLines="50" w:after="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>於               舉行論文考試，評定結果如下，請  查照。</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1560"/>
               <w:gridCol w:w="850"/>
               <w:gridCol w:w="2715"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E11ACB" w14:paraId="2FDECE09" w14:textId="77777777" w:rsidTr="001251E1">
+            <w:tr w:rsidR="00E11ACB" w:rsidTr="001251E1">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1560" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="7747548C" w14:textId="77777777" w:rsidR="00E11ACB" w:rsidRPr="001251E1" w:rsidRDefault="00E11ACB" w:rsidP="00287BE2">
+                <w:p w:rsidR="00E11ACB" w:rsidRPr="001251E1" w:rsidRDefault="00E11ACB" w:rsidP="00287BE2">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:b/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001251E1">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
                       <w:b/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>是否與專業領域相符</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="850" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="06836E82" w14:textId="77777777" w:rsidR="00E11ACB" w:rsidRPr="001251E1" w:rsidRDefault="00E11ACB" w:rsidP="00287BE2">
+                <w:p w:rsidR="00E11ACB" w:rsidRPr="001251E1" w:rsidRDefault="00E11ACB" w:rsidP="00287BE2">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:b/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001251E1">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
                       <w:b/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>及</w:t>
                   </w:r>
                   <w:r w:rsidRPr="001251E1">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
                       <w:b/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="001251E1">
@@ -925,1026 +893,716 @@
                     <w:t>與</w:t>
                   </w:r>
                   <w:r w:rsidRPr="001251E1">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
                       <w:b/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="001251E1">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
                       <w:b/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>否</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2716" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="7B331736" w14:textId="728ABC4A" w:rsidR="00E11ACB" w:rsidRPr="001251E1" w:rsidRDefault="00E11ACB" w:rsidP="00287BE2">
+                <w:p w:rsidR="00E11ACB" w:rsidRPr="001251E1" w:rsidRDefault="00E11ACB" w:rsidP="00287BE2">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
                       <w:b/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001251E1">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
                       <w:b/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>總平均分數</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="720E7657" w14:textId="77777777" w:rsidR="00E11ACB" w:rsidRPr="001251E1" w:rsidRDefault="00E11ACB" w:rsidP="00287BE2">
+                <w:p w:rsidR="00E11ACB" w:rsidRPr="001251E1" w:rsidRDefault="00E11ACB" w:rsidP="00287BE2">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:b/>
                       <w:spacing w:val="-6"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001251E1">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
                       <w:b/>
                       <w:spacing w:val="-6"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>(</w:t>
                   </w:r>
                   <w:r w:rsidRPr="001251E1">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
                       <w:b/>
                       <w:spacing w:val="-6"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>請以整數計分，請大寫</w:t>
                   </w:r>
                   <w:r w:rsidRPr="001251E1">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
                       <w:b/>
                       <w:spacing w:val="-6"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E11ACB" w14:paraId="491EC0F6" w14:textId="77777777" w:rsidTr="001251E1">
+            <w:tr w:rsidR="00E11ACB" w:rsidTr="001251E1">
               <w:trPr>
                 <w:trHeight w:val="946"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1560" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="1192EE70" w14:textId="77777777" w:rsidR="00E11ACB" w:rsidRPr="00287BE2" w:rsidRDefault="00E11ACB" w:rsidP="00B54ACC">
+                <w:p w:rsidR="00E11ACB" w:rsidRPr="00287BE2" w:rsidRDefault="00E11ACB" w:rsidP="00B54ACC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="850" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="4CD1F6E2" w14:textId="77777777" w:rsidR="00E11ACB" w:rsidRPr="00287BE2" w:rsidRDefault="00E11ACB" w:rsidP="00B54ACC">
+                <w:p w:rsidR="00E11ACB" w:rsidRPr="00287BE2" w:rsidRDefault="00E11ACB" w:rsidP="00B54ACC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2716" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="2DF91EC9" w14:textId="34C15E1A" w:rsidR="00E11ACB" w:rsidRPr="00287BE2" w:rsidRDefault="00E11ACB" w:rsidP="00B54ACC">
+                <w:p w:rsidR="00E11ACB" w:rsidRPr="00287BE2" w:rsidRDefault="00E11ACB" w:rsidP="00B54ACC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="3BDD8332" w14:textId="46420AA3" w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="00B54ACC">
+          <w:p w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="00B54ACC">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> 以上通知</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BFEE93C" w14:textId="5EBCD1F1" w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="00A2230E">
+          <w:p w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="00A2230E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>教務處註冊組</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D4674FE" w14:textId="3A0DFD87" w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="0075043D">
+          <w:p w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="0075043D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>考</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53031814" w14:textId="77777777" w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="0075043D">
+          <w:p w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="0075043D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>試</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38BF8F02" w14:textId="77777777" w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="0075043D">
+          <w:p w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="0075043D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>委</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27DE0E1A" w14:textId="77777777" w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="0075043D">
+          <w:p w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="0075043D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>員</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CCFD523" w14:textId="581BB58C" w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="0075043D">
+          <w:p w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="0075043D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>簽</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C306374" w14:textId="7B6349B8" w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="0075043D">
+          <w:p w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="0075043D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0764146A" w14:textId="19B6800B" w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="0075043D">
+          <w:p w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="0075043D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="256FCD9F" w14:textId="07543E66" w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="0075043D">
+          <w:p w:rsidR="00E11ACB" w:rsidRDefault="00E11ACB" w:rsidP="0075043D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00824982" w14:paraId="69475EC3" w14:textId="77777777" w:rsidTr="003C4256">
+      <w:tr w:rsidR="00824982" w:rsidTr="003C4256">
         <w:trPr>
           <w:trHeight w:val="3059"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="174" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A377FC6" w14:textId="77777777" w:rsidR="00824982" w:rsidRDefault="00824982" w:rsidP="0075043D">
+          <w:p w:rsidR="00824982" w:rsidRDefault="00824982" w:rsidP="0075043D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>注意事項</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4826" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E2DAC11" w14:textId="31003D66" w:rsidR="00824982" w:rsidRPr="004257F0" w:rsidRDefault="00824982" w:rsidP="001251E1">
+          <w:p w:rsidR="00824982" w:rsidRPr="004257F0" w:rsidRDefault="00824982" w:rsidP="001251E1">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="340" w:lineRule="exact"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004257F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>一、依規定：</w:t>
             </w:r>
             <w:r w:rsidR="004257F0" w:rsidRPr="004257F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>學位考試委員會置委員三人至五人為原則，其中校外委員人數不少於三分之一。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="492ED98C" w14:textId="5DC07140" w:rsidR="00824982" w:rsidRPr="004257F0" w:rsidRDefault="00824982" w:rsidP="004257F0">
+          <w:p w:rsidR="00824982" w:rsidRPr="004257F0" w:rsidRDefault="00824982" w:rsidP="004257F0">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004257F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>二、</w:t>
             </w:r>
             <w:r w:rsidR="004257F0" w:rsidRPr="004257F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
               <w:t>學位考試成績以學位考試出席委員評定分數之平均決定之，學位考試成績以七十分為及格，一百分為滿分。如有出席委員二分之一</w:t>
             </w:r>
             <w:r w:rsidR="004257F0" w:rsidRPr="004257F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="004257F0" w:rsidRPr="004257F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
               <w:t>含</w:t>
             </w:r>
             <w:r w:rsidR="004257F0" w:rsidRPr="004257F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="004257F0" w:rsidRPr="004257F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
               <w:t>以上評定不及格，即視為不及格；不予平均，並以一次不及格論。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="255CB3BE" w14:textId="7B9575A1" w:rsidR="00824982" w:rsidRPr="004257F0" w:rsidRDefault="00824982" w:rsidP="001251E1">
+          <w:p w:rsidR="00824982" w:rsidRPr="004257F0" w:rsidRDefault="00824982" w:rsidP="001251E1">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="340" w:lineRule="exact"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>三、</w:t>
             </w:r>
             <w:r w:rsidR="004257F0" w:rsidRPr="004257F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
-              <w:t>學位考試成績不及格或未能於學位考試通過</w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="7068385E" w14:textId="43402CBE" w:rsidR="00824982" w:rsidRPr="004257F0" w:rsidRDefault="00824982" w:rsidP="007A274A">
+              <w:t>學位考試成績不及格或未能於學位考試通過一學年內完成論文或報告修正及繳交者，如其修業年限尚未屆滿，得於次學期或次學年申請重考，重考以一次為限。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00824982" w:rsidRPr="004257F0" w:rsidRDefault="00824982" w:rsidP="007A274A">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="340" w:lineRule="exact"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004257F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>四、成績及格者，應附有考試委員簽字通過之論文</w:t>
             </w:r>
             <w:r w:rsidR="005568CE" w:rsidRPr="004257F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>三</w:t>
             </w:r>
             <w:r w:rsidRPr="004257F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>冊分送有關單位典藏。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="720B5F57" w14:textId="45EA8DD8" w:rsidR="00966934" w:rsidRPr="008C6893" w:rsidRDefault="00745C6E" w:rsidP="008C6893">
+    <w:p w:rsidR="00966934" w:rsidRPr="008C6893" w:rsidRDefault="00966934" w:rsidP="008C6893">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E2273">
-[...290 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00966934" w:rsidRPr="008C6893" w:rsidSect="00C7533B">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="851" w:right="454" w:bottom="851" w:left="454" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EBAD4F5" w14:textId="77777777" w:rsidR="008679A3" w:rsidRDefault="008679A3" w:rsidP="00A97B1B">
+    <w:p w:rsidR="00593D92" w:rsidRDefault="00593D92" w:rsidP="00A97B1B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79C7834F" w14:textId="77777777" w:rsidR="008679A3" w:rsidRDefault="008679A3" w:rsidP="00A97B1B">
+    <w:p w:rsidR="00593D92" w:rsidRDefault="00593D92" w:rsidP="00A97B1B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1461D0CC" w14:textId="77777777" w:rsidR="00C7533B" w:rsidRPr="001C1E71" w:rsidRDefault="00C7533B" w:rsidP="001C1E71">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00C7533B" w:rsidRPr="001C1E71" w:rsidRDefault="00C7533B" w:rsidP="001C1E71">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="278CB332" w14:textId="77777777" w:rsidR="008679A3" w:rsidRDefault="008679A3" w:rsidP="00A97B1B">
+    <w:p w:rsidR="00593D92" w:rsidRDefault="00593D92" w:rsidP="00A97B1B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7096813D" w14:textId="77777777" w:rsidR="008679A3" w:rsidRDefault="008679A3" w:rsidP="00A97B1B">
+    <w:p w:rsidR="00593D92" w:rsidRDefault="00593D92" w:rsidP="00A97B1B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D86044"/>
     <w:rsid w:val="00081A1E"/>
     <w:rsid w:val="000C2F20"/>
-    <w:rsid w:val="000E2273"/>
     <w:rsid w:val="001251E1"/>
     <w:rsid w:val="001B3670"/>
     <w:rsid w:val="001C1E71"/>
     <w:rsid w:val="00287BE2"/>
     <w:rsid w:val="003C4256"/>
     <w:rsid w:val="003E095D"/>
     <w:rsid w:val="004257F0"/>
     <w:rsid w:val="004E00F8"/>
     <w:rsid w:val="005568CE"/>
     <w:rsid w:val="00593D92"/>
     <w:rsid w:val="006B26B4"/>
     <w:rsid w:val="006D31EA"/>
-    <w:rsid w:val="00745C6E"/>
     <w:rsid w:val="0075043D"/>
     <w:rsid w:val="0075097E"/>
     <w:rsid w:val="007A274A"/>
     <w:rsid w:val="007D06BF"/>
     <w:rsid w:val="00824982"/>
     <w:rsid w:val="00856B27"/>
-    <w:rsid w:val="008679A3"/>
     <w:rsid w:val="008C6893"/>
     <w:rsid w:val="009340FA"/>
     <w:rsid w:val="00964AD8"/>
     <w:rsid w:val="00966934"/>
     <w:rsid w:val="00983208"/>
     <w:rsid w:val="009832BA"/>
     <w:rsid w:val="009B068F"/>
     <w:rsid w:val="009C0A01"/>
     <w:rsid w:val="00A2230E"/>
     <w:rsid w:val="00A224FC"/>
     <w:rsid w:val="00A97B1B"/>
     <w:rsid w:val="00B07112"/>
     <w:rsid w:val="00B54ACC"/>
     <w:rsid w:val="00B75E63"/>
     <w:rsid w:val="00BC0D16"/>
     <w:rsid w:val="00C7533B"/>
     <w:rsid w:val="00C7663E"/>
-    <w:rsid w:val="00CB3818"/>
     <w:rsid w:val="00CC2D92"/>
     <w:rsid w:val="00D20C8C"/>
     <w:rsid w:val="00D86044"/>
     <w:rsid w:val="00E11ACB"/>
     <w:rsid w:val="00F25F38"/>
     <w:rsid w:val="00F62F67"/>
     <w:rsid w:val="00F939F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0AB84693"/>
+  <w14:docId w14:val="794E0672"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A316C369-F66F-4E7B-9595-23D301AED410}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2272,55 +1930,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00824982"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -2467,51 +2120,51 @@
     <w:rsid w:val="00CC2D92"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="註解方塊文字 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC2D92"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2739,58 +2392,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>89</Words>
-  <Characters>513</Characters>
+  <Characters>510</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>CURRICULUM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>601</CharactersWithSpaces>
+  <CharactersWithSpaces>598</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>b-2-008(08)論文考試結果通知書</dc:title>
   <dc:subject/>
   <dc:creator>PC43</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>