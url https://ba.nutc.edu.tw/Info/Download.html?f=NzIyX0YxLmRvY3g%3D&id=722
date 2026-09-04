--- v0 (2025-11-02)
+++ v1 (2026-09-04)
@@ -1,968 +1,937 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00667231" w:rsidRPr="00A6153B" w:rsidRDefault="006C4DFB" w:rsidP="00A608B6">
+    <w:p w14:paraId="7F465F57" w14:textId="77777777" w:rsidR="00667231" w:rsidRPr="00A6153B" w:rsidRDefault="006C4DFB" w:rsidP="00A608B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:spacing w:val="100"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6153B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="100"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>國立</w:t>
-[...19 lines deleted...]
-        <w:t>中</w:t>
+        <w:t>國立臺中</w:t>
       </w:r>
       <w:r w:rsidR="00C4065B" w:rsidRPr="00A6153B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="100"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>科技大學</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4065B" w:rsidRPr="00E4187C" w:rsidRDefault="00E4187C" w:rsidP="00667231">
+    <w:p w14:paraId="49C49C05" w14:textId="29E5D47B" w:rsidR="00C4065B" w:rsidRPr="000C461F" w:rsidRDefault="00E4187C" w:rsidP="00667231">
       <w:pPr>
         <w:spacing w:beforeLines="30" w:before="114" w:afterLines="30" w:after="114"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4187C">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　</w:t>
       </w:r>
       <w:r w:rsidRPr="00E4187C">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>系</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E4187C">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidRPr="00E4187C">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>學年度</w:t>
       </w:r>
       <w:r w:rsidR="00667231" w:rsidRPr="00E4187C">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F65D7" w:rsidRPr="00E4187C">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>學生個別</w:t>
       </w:r>
       <w:r w:rsidR="00C4065B" w:rsidRPr="00E4187C">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>實習計畫</w:t>
       </w:r>
       <w:r w:rsidR="005F65D7" w:rsidRPr="00E4187C">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>書</w:t>
       </w:r>
-      <w:r w:rsidR="00EB38E1" w:rsidRPr="00E4187C">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10416" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1253"/>
         <w:gridCol w:w="18"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="656"/>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="414"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="1202"/>
         <w:gridCol w:w="499"/>
         <w:gridCol w:w="814"/>
         <w:gridCol w:w="2236"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00516C82" w:rsidRPr="00FF37F5" w:rsidTr="0042651C">
+      <w:tr w:rsidR="00516C82" w:rsidRPr="00FF37F5" w14:paraId="6868A5F2" w14:textId="77777777" w:rsidTr="0042651C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10416" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00516C82" w:rsidRPr="00FF37F5" w:rsidRDefault="00C4065B" w:rsidP="009E4F5E">
+          <w:p w14:paraId="16A238C5" w14:textId="77777777" w:rsidR="00516C82" w:rsidRPr="00FF37F5" w:rsidRDefault="00C4065B" w:rsidP="009E4F5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>第一部分：基本資料</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidTr="00D5111C">
+      <w:tr w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w14:paraId="16368D6B" w14:textId="77777777" w:rsidTr="00D5111C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00523FE9" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="00D477CD">
+          <w:p w14:paraId="11B32097" w14:textId="77777777" w:rsidR="00523FE9" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="00D477CD">
             <w:pPr>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習</w:t>
             </w:r>
             <w:r w:rsidR="002D44E9" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>學</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>生</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00310E5F" w:rsidP="00D5111C">
+          <w:p w14:paraId="1FF5F502" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00310E5F" w:rsidP="00D5111C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="003E41C8">
+          <w:p w14:paraId="39C51163" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="003E41C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00310E5F" w:rsidP="00D5111C">
+          <w:p w14:paraId="5838DDA0" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00310E5F" w:rsidP="00D5111C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>學號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="003E41C8">
+          <w:p w14:paraId="189B3B17" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="003E41C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidTr="00D5111C">
+      <w:tr w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w14:paraId="25B751C2" w14:textId="77777777" w:rsidTr="00D5111C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="00D477CD">
+          <w:p w14:paraId="45DBEDDB" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="00D477CD">
             <w:pPr>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="00D5111C">
+          <w:p w14:paraId="2140B5F0" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="00D5111C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>班級</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="003E41C8">
+          <w:p w14:paraId="4A9087B0" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="003E41C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="00D5111C">
+          <w:p w14:paraId="25B23A10" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="00D5111C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>學校輔導老師</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="003E41C8">
+          <w:p w14:paraId="416A4A75" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="003E41C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidTr="00D5111C">
+      <w:tr w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w14:paraId="40E91998" w14:textId="77777777" w:rsidTr="00D5111C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="00D477CD">
+          <w:p w14:paraId="04C83E7F" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="00D477CD">
             <w:pPr>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="00D5111C">
+          <w:p w14:paraId="11123866" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="00D5111C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7586" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="00675768">
+          <w:p w14:paraId="030A659E" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="00DD2887">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>自　　年　　月　　日　至　　年　　月　　日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidTr="00D5111C">
+      <w:tr w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w14:paraId="79F4AA29" w14:textId="77777777" w:rsidTr="00D5111C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="00D477CD">
+          <w:p w14:paraId="4987A2BA" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="00D477CD">
             <w:pPr>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習機構</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00723BB8" w:rsidP="00D5111C">
+          <w:p w14:paraId="737AA77D" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00723BB8" w:rsidP="00D5111C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>機構</w:t>
             </w:r>
             <w:r w:rsidR="00F514CA" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7586" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="003E41C8">
+          <w:p w14:paraId="43785228" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="003E41C8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidTr="00D5111C">
+      <w:tr w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w14:paraId="0FA56991" w14:textId="77777777" w:rsidTr="00D5111C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA">
+          <w:p w14:paraId="3A30DABC" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00723BB8" w:rsidP="00D5111C">
+          <w:p w14:paraId="7F44313D" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00723BB8" w:rsidP="00D5111C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習</w:t>
             </w:r>
             <w:r w:rsidR="00F514CA" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>部門</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7586" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="003E41C8">
+          <w:p w14:paraId="7621F448" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="003E41C8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidTr="00D5111C">
+      <w:tr w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w14:paraId="6A60E464" w14:textId="77777777" w:rsidTr="00D5111C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA">
+          <w:p w14:paraId="57CF9972" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="00D5111C">
+          <w:p w14:paraId="523E85FA" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="00D5111C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>機構輔導老師</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7586" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="003E41C8">
+          <w:p w14:paraId="43A6A050" w14:textId="77777777" w:rsidR="00F514CA" w:rsidRPr="00FF37F5" w:rsidRDefault="00F514CA" w:rsidP="003E41C8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4065B" w:rsidRPr="00FF37F5" w:rsidTr="0042651C">
+      <w:tr w:rsidR="00C4065B" w:rsidRPr="00FF37F5" w14:paraId="45A7C840" w14:textId="77777777" w:rsidTr="0042651C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10416" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4065B" w:rsidRPr="00FF37F5" w:rsidRDefault="00C4065B" w:rsidP="00607B23">
+          <w:p w14:paraId="2226CD89" w14:textId="77777777" w:rsidR="00C4065B" w:rsidRPr="00FF37F5" w:rsidRDefault="00C4065B" w:rsidP="00607B23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>第二部分：</w:t>
             </w:r>
             <w:r w:rsidR="00595F6D" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習學習內容</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00516C82" w:rsidRPr="00FF37F5" w:rsidTr="00AF78C1">
+      <w:tr w:rsidR="00516C82" w:rsidRPr="00FF37F5" w14:paraId="4237F540" w14:textId="77777777" w:rsidTr="00AF78C1">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00516C82" w:rsidRPr="00FF37F5" w:rsidRDefault="003C2A6C" w:rsidP="00D477CD">
+          <w:p w14:paraId="50BA2407" w14:textId="77777777" w:rsidR="00516C82" w:rsidRPr="00FF37F5" w:rsidRDefault="003C2A6C" w:rsidP="00D477CD">
             <w:pPr>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習課程目標</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9163" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="00AC539B">
+          <w:p w14:paraId="10050626" w14:textId="77777777" w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="00AC539B">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>透過在產業界的實務學習，</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>培</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>育下列專業人才的實務能力</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC539B" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="00546420">
+          <w:p w14:paraId="2BC99EF9" w14:textId="77777777" w:rsidR="00AC539B" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="00546420">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>資訊</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
@@ -1017,51 +986,51 @@
             <w:r w:rsidR="00AC539B" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□網路行銷人員</w:t>
             </w:r>
             <w:r w:rsidR="00AC539B" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="00AC539B" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□客戶服務人員</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC539B" w:rsidRPr="00FF37F5" w:rsidRDefault="00AC539B" w:rsidP="00546420">
+          <w:p w14:paraId="70E46EA7" w14:textId="77777777" w:rsidR="00AC539B" w:rsidRPr="00FF37F5" w:rsidRDefault="00AC539B" w:rsidP="00546420">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□門市</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
@@ -1107,51 +1076,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□賣場管理/工作人員</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□會議及活動規劃人員</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC539B" w:rsidRPr="00FF37F5" w:rsidRDefault="00AC539B" w:rsidP="00546420">
+          <w:p w14:paraId="0675DF5A" w14:textId="77777777" w:rsidR="00AC539B" w:rsidRPr="00FF37F5" w:rsidRDefault="00AC539B" w:rsidP="00546420">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□品牌企劃人員</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
@@ -1179,51 +1148,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□市場調查分析人員</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC539B" w:rsidRPr="00FF37F5" w:rsidRDefault="00AC539B" w:rsidP="00546420">
+          <w:p w14:paraId="73063BB6" w14:textId="77777777" w:rsidR="00AC539B" w:rsidRPr="00FF37F5" w:rsidRDefault="00AC539B" w:rsidP="00546420">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□餐飲服務人員</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
@@ -1298,527 +1267,465 @@
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□飯店服務人員</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC539B">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>□房</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>□房務人員</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="512DA1EA" w14:textId="77777777" w:rsidR="007A1218" w:rsidRPr="00FF37F5" w:rsidRDefault="00AC539B" w:rsidP="00546420">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AC539B">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>務</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:hAnsi="標楷體"/>
+              <w:t>□休閒娛樂事業客戶服務人員</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>人員</w:t>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00AC539B">
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>□休閒娛樂事業客戶服務人員</w:t>
+              <w:t>□導覽解說人員</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□倉儲物流人員</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□保險業務</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EA95DF4" w14:textId="77777777" w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="00AC539B" w:rsidP="00546420">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□金融及保險服務經理人員</w:t>
+            </w:r>
+            <w:r w:rsidR="007A1218" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:snapToGrid/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>□導</w:t>
-[...30 lines deleted...]
-              </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>□倉儲物流人員</w:t>
+              <w:t>□電訪人員</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>□保險業務</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="00AC539B" w:rsidP="00546420">
+              <w:t>□統計調查訪談人員</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22865294" w14:textId="77777777" w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="00546420">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
-                <w:rFonts w:hAnsi="標楷體"/>
-[...3 lines deleted...]
-              <w:t>□金融及保險服務經理人員</w:t>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>行銷/業務/企劃</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC539B" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>國貿人員</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC539B" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>會計/財金人員</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC539B" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>行政人員</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC539B" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>人力資源、/人事人員</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="161AB1B0" w14:textId="77777777" w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="00546420">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>工業設計人員</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC539B" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>設計服務人員</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC539B" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>繪圖及網頁製作人員</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC539B" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>多媒體設計製作人員</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="191F7013" w14:textId="77777777" w:rsidR="00546420" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="00546420">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>設計企劃管理人員</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC539B" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>設計呈現與創作人員</w:t>
             </w:r>
             <w:r w:rsidR="007A1218" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:snapToGrid/>
-                <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF37F5">
-[...48 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00AC539B" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...271 lines deleted...]
-          <w:p w:rsidR="00516C82" w:rsidRPr="00FF37F5" w:rsidRDefault="00AC539B" w:rsidP="00546420">
+              <w:t>□護理師、□美容(髮)師、</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="661B5926" w14:textId="77777777" w:rsidR="00516C82" w:rsidRPr="00FF37F5" w:rsidRDefault="00AC539B" w:rsidP="00546420">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□照顧服務員</w:t>
             </w:r>
             <w:r w:rsidR="00546420" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
@@ -1836,284 +1743,264 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
             <w:r w:rsidR="002910DB" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="002910DB" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C2A6C" w:rsidRPr="00FF37F5" w:rsidTr="00AF78C1">
+      <w:tr w:rsidR="003C2A6C" w:rsidRPr="00FF37F5" w14:paraId="72D172D5" w14:textId="77777777" w:rsidTr="00AF78C1">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C2A6C" w:rsidRPr="00FF37F5" w:rsidRDefault="003C2A6C" w:rsidP="00D477CD">
+          <w:p w14:paraId="77C8680C" w14:textId="77777777" w:rsidR="003C2A6C" w:rsidRPr="00FF37F5" w:rsidRDefault="003C2A6C" w:rsidP="00D477CD">
             <w:pPr>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習課程內涵</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9163" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w:rsidR="00117B5B" w:rsidRPr="00FF37F5" w:rsidRDefault="007356CE" w:rsidP="007356CE">
+          <w:p w14:paraId="5E4C7F5B" w14:textId="77777777" w:rsidR="00117B5B" w:rsidRPr="00FF37F5" w:rsidRDefault="007356CE" w:rsidP="007356CE">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>含符合專業及職</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+              <w:t>含符合專業及職務需之學習內容</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37BEAE96" w14:textId="77777777" w:rsidR="007356CE" w:rsidRPr="00FF37F5" w:rsidRDefault="007356CE" w:rsidP="007356CE">
+            <w:pPr>
+              <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>務需</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="293C72E1" w14:textId="77777777" w:rsidR="00F0217E" w:rsidRPr="00FF37F5" w:rsidRDefault="00F0217E" w:rsidP="007356CE">
+            <w:pPr>
+              <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>之學習內容</w:t>
-[...20 lines deleted...]
-          <w:p w:rsidR="007356CE" w:rsidRPr="00FF37F5" w:rsidRDefault="007356CE" w:rsidP="007356CE">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F0FF908" w14:textId="77777777" w:rsidR="007356CE" w:rsidRPr="00FF37F5" w:rsidRDefault="007356CE" w:rsidP="007356CE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB5512" w:rsidRPr="00FF37F5" w:rsidTr="001E1A5E">
+      <w:tr w:rsidR="00FB5512" w:rsidRPr="00FF37F5" w14:paraId="6F32143D" w14:textId="77777777" w:rsidTr="001E1A5E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="751"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5512" w:rsidRPr="00FF37F5" w:rsidRDefault="00FB5512" w:rsidP="00D477CD">
+          <w:p w14:paraId="682F47CB" w14:textId="77777777" w:rsidR="00FB5512" w:rsidRPr="00FF37F5" w:rsidRDefault="00FB5512" w:rsidP="00D477CD">
             <w:pPr>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>各階段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3992" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5512" w:rsidRPr="00FF37F5" w:rsidRDefault="00FB5512" w:rsidP="00FB5512">
+          <w:p w14:paraId="78E21EAB" w14:textId="77777777" w:rsidR="00FB5512" w:rsidRPr="00FF37F5" w:rsidRDefault="00FB5512" w:rsidP="00FB5512">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>期程規劃</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5512" w:rsidRPr="00FF37F5" w:rsidRDefault="00FB5512" w:rsidP="00FB5512">
+          <w:p w14:paraId="15BF83DB" w14:textId="77777777" w:rsidR="00FB5512" w:rsidRPr="00FF37F5" w:rsidRDefault="00FB5512" w:rsidP="00FB5512">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習主題</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB5512" w:rsidRPr="00FF37F5" w:rsidTr="001E1A5E">
+      <w:tr w:rsidR="00FB5512" w:rsidRPr="00FF37F5" w14:paraId="1A5D0666" w14:textId="77777777" w:rsidTr="001E1A5E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="751"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5512" w:rsidRPr="00FF37F5" w:rsidRDefault="004A634F" w:rsidP="00D477CD">
+          <w:p w14:paraId="6F3F6464" w14:textId="77777777" w:rsidR="00FB5512" w:rsidRPr="00FF37F5" w:rsidRDefault="004A634F" w:rsidP="00D477CD">
             <w:pPr>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
             <w:r w:rsidR="00E664D8" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>一階段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3992" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5512" w:rsidRPr="00FF37F5" w:rsidRDefault="0098620B" w:rsidP="0042651C">
+          <w:p w14:paraId="6DFB3075" w14:textId="77777777" w:rsidR="00FB5512" w:rsidRPr="00FF37F5" w:rsidRDefault="0098620B" w:rsidP="0042651C">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:firstLineChars="150" w:firstLine="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r w:rsidR="0042651C" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2182,101 +2069,101 @@
             <w:r w:rsidR="0042651C" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D968B9" w:rsidRPr="00FF37F5" w:rsidRDefault="00D968B9" w:rsidP="00D968B9">
+          <w:p w14:paraId="587EFA81" w14:textId="77777777" w:rsidR="00D968B9" w:rsidRPr="00FF37F5" w:rsidRDefault="00D968B9" w:rsidP="00D968B9">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidTr="001E1A5E">
+      <w:tr w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w14:paraId="59CD1DA4" w14:textId="77777777" w:rsidTr="001E1A5E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="751"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidRDefault="00E664D8" w:rsidP="00E664D8">
+          <w:p w14:paraId="7DCB413B" w14:textId="77777777" w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidRDefault="00E664D8" w:rsidP="00E664D8">
             <w:pPr>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>第二階段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3992" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidRDefault="00E664D8" w:rsidP="00E664D8">
+          <w:p w14:paraId="79926DE4" w14:textId="77777777" w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidRDefault="00E664D8" w:rsidP="00E664D8">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   年</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
@@ -2342,101 +2229,101 @@
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidRDefault="00E664D8" w:rsidP="00E664D8">
+          <w:p w14:paraId="018EAE9B" w14:textId="77777777" w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidRDefault="00E664D8" w:rsidP="00E664D8">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidTr="001E1A5E">
+      <w:tr w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w14:paraId="7864B1CE" w14:textId="77777777" w:rsidTr="001E1A5E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="751"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidRDefault="00E664D8" w:rsidP="00E664D8">
+          <w:p w14:paraId="2CF6F24C" w14:textId="77777777" w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidRDefault="00E664D8" w:rsidP="00E664D8">
             <w:pPr>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>第三階段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3992" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidRDefault="00E664D8" w:rsidP="00E664D8">
+          <w:p w14:paraId="18BA2B1F" w14:textId="77777777" w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidRDefault="00E664D8" w:rsidP="00E664D8">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   年</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
@@ -2502,101 +2389,102 @@
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidRDefault="00E664D8" w:rsidP="00E664D8">
+          <w:p w14:paraId="3915121D" w14:textId="77777777" w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidRDefault="00E664D8" w:rsidP="00E664D8">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidTr="001E1A5E">
+      <w:tr w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w14:paraId="760C83EF" w14:textId="77777777" w:rsidTr="001E1A5E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="751"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidRDefault="00E664D8" w:rsidP="00E664D8">
+          <w:p w14:paraId="4A0632C8" w14:textId="77777777" w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidRDefault="00E664D8" w:rsidP="00E664D8">
             <w:pPr>
               <w:ind w:leftChars="20" w:left="56" w:rightChars="20" w:right="56"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>第四階段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3992" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidRDefault="00E664D8" w:rsidP="00E664D8">
+          <w:p w14:paraId="6AD701BD" w14:textId="77777777" w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidRDefault="00E664D8" w:rsidP="00E664D8">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   年</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
@@ -2663,122 +2551,121 @@
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidRDefault="00E664D8" w:rsidP="00E664D8">
+          <w:p w14:paraId="556A9CC1" w14:textId="77777777" w:rsidR="00E664D8" w:rsidRPr="00FF37F5" w:rsidRDefault="00E664D8" w:rsidP="00E664D8">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidTr="001E1A5E">
+      <w:tr w:rsidR="004A634F" w:rsidRPr="00FF37F5" w14:paraId="5564DDAA" w14:textId="77777777" w:rsidTr="001E1A5E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidRDefault="00303A53" w:rsidP="00C45549">
+          <w:p w14:paraId="592E5046" w14:textId="77777777" w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidRDefault="00303A53" w:rsidP="00C45549">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="-56" w:rightChars="-20" w:right="-56"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>企業提供實習課程指導與資源說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9163" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="005F1477">
+          <w:p w14:paraId="60CA6F5C" w14:textId="77777777" w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>●實習機構提供實習生的整體培訓規劃</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="005F1477">
+          <w:p w14:paraId="511F05C5" w14:textId="77777777" w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　◎實務基礎訓練：□企業文化訓練</w:t>
             </w:r>
             <w:r w:rsidR="00303A53" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2790,81 +2677,81 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□企業知識訓練</w:t>
             </w:r>
             <w:r w:rsidR="00303A53" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□工業安全訓練</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="005F1477">
+          <w:p w14:paraId="2E2D3F3E" w14:textId="77777777" w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　□其他：</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="005F1477">
+          <w:p w14:paraId="18DFFDD9" w14:textId="77777777" w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　◎實務主題訓練：□產品知識探討</w:t>
             </w:r>
             <w:r w:rsidR="00303A53" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2873,223 +2760,203 @@
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□學習內容溝通</w:t>
             </w:r>
             <w:r w:rsidR="00303A53" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>□產品技術問題</w:t>
-[...22 lines deleted...]
-          <w:p w:rsidR="00303A53" w:rsidRPr="00FF37F5" w:rsidRDefault="00303A53" w:rsidP="005F1477">
+              <w:t>□產品技術問題釐清</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="641A3CE1" w14:textId="77777777" w:rsidR="00303A53" w:rsidRPr="00FF37F5" w:rsidRDefault="00303A53" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:firstLineChars="900" w:firstLine="2160"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□實務案例分享、□實務問題分析、□實務技術問題排除</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="00303A53" w:rsidP="005F1477">
+          <w:p w14:paraId="5D9E75C7" w14:textId="77777777" w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="00303A53" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:firstLineChars="900" w:firstLine="2160"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□產品除錯、□製程改善、</w:t>
             </w:r>
             <w:r w:rsidR="002910DB" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□實務技術支援</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="00303A53" w:rsidP="005F1477">
+          <w:p w14:paraId="23193EAB" w14:textId="77777777" w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="00303A53" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　□知識管理、</w:t>
             </w:r>
             <w:r w:rsidR="002910DB" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□庶務管理</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="002910DB" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□技術指導</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="005F1477">
+          <w:p w14:paraId="1A85E4C4" w14:textId="77777777" w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　□其他：</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="005F1477">
+          <w:p w14:paraId="1DA5E0FD" w14:textId="77777777" w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>●實習機構提供資源與設備投入情形</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="005F1477">
+          <w:p w14:paraId="7FB4FCB5" w14:textId="77777777" w:rsidR="002910DB" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　□實驗設備</w:t>
             </w:r>
             <w:r w:rsidR="00303A53" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3155,159 +3022,159 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□資訊設備</w:t>
             </w:r>
             <w:r w:rsidR="00303A53" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□測試耗材</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007356CE" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="005F1477">
+          <w:p w14:paraId="5D4FB1CD" w14:textId="77777777" w:rsidR="007356CE" w:rsidRPr="00FF37F5" w:rsidRDefault="002910DB" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　□服裝配件</w:t>
             </w:r>
             <w:r w:rsidR="00303A53" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□其他：</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidTr="007356CE">
+      <w:tr w:rsidR="004A634F" w:rsidRPr="00FF37F5" w14:paraId="79BAF62E" w14:textId="77777777" w:rsidTr="007356CE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidRDefault="004A634F" w:rsidP="00C45549">
+          <w:p w14:paraId="19989495" w14:textId="77777777" w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidRDefault="004A634F" w:rsidP="00C45549">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="-56" w:rightChars="-20" w:right="-56"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>業界專家輔導實習課程規劃</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9163" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
+          <w:p w14:paraId="0D88D918" w14:textId="77777777" w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>●實習機構業師提供的指導內容：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00303A53" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
+          <w:p w14:paraId="55FD33B3" w14:textId="77777777" w:rsidR="00303A53" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　□程式設計</w:t>
             </w:r>
             <w:r w:rsidR="00303A53" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3373,51 +3240,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□採購備料</w:t>
             </w:r>
             <w:r w:rsidR="00303A53" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□設計溝通</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00303A53" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
+          <w:p w14:paraId="6DB54CE4" w14:textId="77777777" w:rsidR="00303A53" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="240"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□文件撰寫</w:t>
             </w:r>
             <w:r w:rsidR="00303A53" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3466,111 +3333,111 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□創新管理</w:t>
             </w:r>
             <w:r w:rsidR="00303A53" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□經營管理</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
+          <w:p w14:paraId="5F53B220" w14:textId="77777777" w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="240"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□其他：</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　 　</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
+          <w:p w14:paraId="28E553A9" w14:textId="77777777" w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>●實習機構業師提供的輔導方式：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007356CE" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
+          <w:p w14:paraId="00C752AA" w14:textId="77777777" w:rsidR="007356CE" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="002910DB" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3688,65 +3555,65 @@
               <w:t xml:space="preserve">　　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="00303A53" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidTr="0042651C">
+      <w:tr w:rsidR="004A634F" w:rsidRPr="00FF37F5" w14:paraId="2A7DE7C7" w14:textId="77777777" w:rsidTr="0042651C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidRDefault="00303A53" w:rsidP="00C45549">
+          <w:p w14:paraId="14834C49" w14:textId="77777777" w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidRDefault="00303A53" w:rsidP="00C45549">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="-56" w:rightChars="-20" w:right="-56"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>學校</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3759,71 +3626,71 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>老師</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>訪視實習課程進行之規劃</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9163" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
+          <w:p w14:paraId="0C12380E" w14:textId="77777777" w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>●學校輔導老師提供輔導內容：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00303A53" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
+          <w:p w14:paraId="31FD3905" w14:textId="77777777" w:rsidR="00303A53" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="002910DB" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3925,51 +3792,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="002910DB" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>學習表現</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="00303A53" w:rsidP="005F1477">
+          <w:p w14:paraId="5A8136AD" w14:textId="77777777" w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="00303A53" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="002910DB" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3992,109 +3859,109 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="0020443B" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□其他：</w:t>
             </w:r>
             <w:r w:rsidR="0020443B" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
+          <w:p w14:paraId="2A1B7E17" w14:textId="77777777" w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>●學校輔導老師實地訪視作業：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00303A53" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
+          <w:p w14:paraId="7BC0F9C4" w14:textId="77777777" w:rsidR="00303A53" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="002910DB" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00303A53" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實地訪視、□電話聯繫、□視訊聯繫、□網路社群軟體、□輔導訪視記錄表</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007356CE" w:rsidRPr="00FF37F5" w:rsidRDefault="00303A53" w:rsidP="005F1477">
+          <w:p w14:paraId="353AC3FF" w14:textId="77777777" w:rsidR="007356CE" w:rsidRPr="00FF37F5" w:rsidRDefault="00303A53" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="240"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□電子郵件聯繫、</w:t>
             </w:r>
             <w:r w:rsidR="002910DB" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
@@ -4137,579 +4004,741 @@
               <w:t xml:space="preserve">　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　 </w:t>
             </w:r>
             <w:r w:rsidR="0020443B" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidTr="005F1477">
+      <w:tr w:rsidR="004A634F" w:rsidRPr="00FF37F5" w14:paraId="75B40539" w14:textId="77777777" w:rsidTr="005F1477">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10416" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidRDefault="004A634F" w:rsidP="005F1477">
+          <w:p w14:paraId="3B31847A" w14:textId="77777777" w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidRDefault="004A634F" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>第三部分：實習成效考核與回饋</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidTr="001E1A5E">
+      <w:tr w:rsidR="004A634F" w:rsidRPr="00FF37F5" w14:paraId="2A4F8579" w14:textId="77777777" w:rsidTr="001E1A5E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="748"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidRDefault="004A634F" w:rsidP="00C45549">
+          <w:p w14:paraId="163951CC" w14:textId="77777777" w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidRDefault="004A634F" w:rsidP="00C45549">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習成效考核指標或項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9163" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
+          <w:p w14:paraId="3003BCC7" w14:textId="77777777" w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>●學校輔導老師評核：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FD57AE" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
+          <w:p w14:paraId="1A6DE494" w14:textId="10AE0609" w:rsidR="00FD57AE" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">　◎學習表現(60%)□學習成果與效益(20%)、□處事態度與觀念(20%)、</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="00FD57AE" w:rsidP="005F1477">
+              <w:t xml:space="preserve">　◎學習表現(60%)</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>學習成果與效益(20%)、</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>處事態度與觀念(20%)、</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04E6C3C8" w14:textId="11140EF6" w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="00FD57AE" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
+            </w:r>
+            <w:r w:rsidR="0020443B" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>學習熱忱(10%)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
+            </w:r>
+            <w:r w:rsidR="0020443B" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>平時聯繫與互動</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(10%)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23F1841C" w14:textId="4C78BADA" w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　◎實習報告(40%)</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>報告結構與編排(10%)、</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>內容專業與深度(20%)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0365DF59" w14:textId="56132C01" w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="00FD57AE" w:rsidP="005F1477">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
+            </w:r>
             <w:r w:rsidR="0020443B" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>□學習熱忱(10%)</w:t>
-[...8 lines deleted...]
-              <w:t>、</w:t>
+              <w:t>學習心得與建議(5%)、</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
             </w:r>
             <w:r w:rsidR="0020443B" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>□平時聯繫與互動</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
+              <w:t>口頭報告(5%)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7635FD25" w14:textId="77777777" w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="00FD57AE" w:rsidP="005F1477">
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>●</w:t>
+            </w:r>
+            <w:r w:rsidR="003A78BA" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>實習機構業師</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>評核：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="103D6DE7" w14:textId="5C964F44" w:rsidR="00046066" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">  ◎工作表現(60%)</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
+            </w:r>
+            <w:r w:rsidR="00046066" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>敬業精神(20%)、</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
+            </w:r>
+            <w:r w:rsidR="00046066" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>品質效率(20%)、</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
+            </w:r>
+            <w:r w:rsidR="00046066" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>學習熱忱(10%)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FADFB54" w14:textId="6F419DD5" w:rsidR="00046066" w:rsidRPr="00FF37F5" w:rsidRDefault="00046066" w:rsidP="005F1477">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
-            <w:r w:rsidR="0020443B" w:rsidRPr="00FF37F5">
-[...27 lines deleted...]
-          <w:p w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>團隊合群與職場倫理(10%)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="708F9922" w14:textId="64E18251" w:rsidR="00046066" w:rsidRPr="00FF37F5" w:rsidRDefault="00046066" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
-                <w:b/>
-[...36 lines deleted...]
-          <w:p w:rsidR="00046066" w:rsidRPr="00FF37F5" w:rsidRDefault="0020443B" w:rsidP="005F1477">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ◎實習報告(40%)</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>報告結構與編排(10%)、</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>內容專業與深度(20%)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FF2A277" w14:textId="5B5CDF5F" w:rsidR="007356CE" w:rsidRPr="00FF37F5" w:rsidRDefault="00046066" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="標楷體"/>
-[...64 lines deleted...]
-                <w:rFonts w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
-            <w:r w:rsidR="0020443B" w:rsidRPr="00FF37F5">
-[...55 lines deleted...]
-              <w:t xml:space="preserve">                 □學習心得與建議(5%)、 □考勤</w:t>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>學習心得與建議(5%)、</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>考勤</w:t>
             </w:r>
             <w:r w:rsidR="00AC539B" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>狀況</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(5%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidTr="001E1A5E">
+      <w:tr w:rsidR="004A634F" w:rsidRPr="00FF37F5" w14:paraId="1E5D7D75" w14:textId="77777777" w:rsidTr="001E1A5E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="748"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C45549" w:rsidRPr="00FF37F5" w:rsidRDefault="004A634F" w:rsidP="00C45549">
+          <w:p w14:paraId="47C04F6B" w14:textId="77777777" w:rsidR="00C45549" w:rsidRPr="00FF37F5" w:rsidRDefault="004A634F" w:rsidP="00C45549">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習成效與教學</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidRDefault="004A634F" w:rsidP="00C45549">
+          <w:p w14:paraId="37B39B41" w14:textId="77777777" w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidRDefault="004A634F" w:rsidP="00C45549">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>評核方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9163" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12A31" w:rsidRPr="00FF37F5" w:rsidRDefault="00E12A31" w:rsidP="005F1477">
+          <w:p w14:paraId="0057EF39" w14:textId="77777777" w:rsidR="00E12A31" w:rsidRPr="00FF37F5" w:rsidRDefault="00E12A31" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>●學生實習的</w:t>
-[...22 lines deleted...]
-          <w:p w:rsidR="00E12A31" w:rsidRPr="00FF37F5" w:rsidRDefault="00E12A31" w:rsidP="005F1477">
+              <w:t>●學生實習的評核期程：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="488112AE" w14:textId="17AE2341" w:rsidR="00E12A31" w:rsidRPr="00FF37F5" w:rsidRDefault="00E12A31" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0020443B" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4720,852 +4749,918 @@
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>暑期實習(</w:t>
             </w:r>
             <w:r w:rsidR="00AC539B" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7-8月</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)、</w:t>
             </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>學期實習(</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC539B" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC539B" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)、</w:t>
+            </w:r>
             <w:r w:rsidR="0020443B" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>學期實習(</w:t>
+              <w:t>學年實習(</w:t>
             </w:r>
             <w:r w:rsidR="00AC539B" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9-1月</w:t>
-[...8 lines deleted...]
-              <w:t>)、</w:t>
+              <w:t>9-6月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AB6872A" w14:textId="77777777" w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="00E12A31" w:rsidP="005F1477">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0020443B" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>學年實習(</w:t>
-[...20 lines deleted...]
-          <w:p w:rsidR="0020443B" w:rsidRPr="00FF37F5" w:rsidRDefault="00E12A31" w:rsidP="005F1477">
+              <w:t>海外實習(以學期或學年實習為主)、</w:t>
+            </w:r>
+            <w:r w:rsidR="0020443B" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>醫護課程、</w:t>
+            </w:r>
+            <w:r w:rsidR="0020443B" w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>其他實習</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="676C11F9" w14:textId="77777777" w:rsidR="00E12A31" w:rsidRPr="00FF37F5" w:rsidRDefault="00E12A31" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...65 lines deleted...]
-          <w:p w:rsidR="00E12A31" w:rsidRPr="00FF37F5" w:rsidRDefault="00E12A31" w:rsidP="005F1477">
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>●評核人員：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37FA74BE" w14:textId="68810412" w:rsidR="007356CE" w:rsidRPr="00FF37F5" w:rsidRDefault="00E12A31" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="標楷體"/>
-[...19 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="0020443B" w:rsidRPr="00FF37F5">
-[...6 lines deleted...]
-              <w:t>□</w:t>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>學校實習輔導老師(</w:t>
             </w:r>
             <w:r w:rsidR="003B786C" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0%)、</w:t>
             </w:r>
-            <w:r w:rsidR="0020443B" w:rsidRPr="00FF37F5">
-[...6 lines deleted...]
-              <w:t>□</w:t>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習機構業師(</w:t>
             </w:r>
             <w:r w:rsidR="003B786C" w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A634F" w:rsidRPr="00FF37F5" w:rsidTr="001E1A5E">
+      <w:tr w:rsidR="004A634F" w:rsidRPr="00FF37F5" w14:paraId="58E0FB9F" w14:textId="77777777" w:rsidTr="001E1A5E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="793"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003A78BA" w:rsidRPr="00663643" w:rsidRDefault="004A634F" w:rsidP="003A78BA">
+          <w:p w14:paraId="03A2C295" w14:textId="77777777" w:rsidR="003A78BA" w:rsidRPr="00663643" w:rsidRDefault="004A634F" w:rsidP="003A78BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663643">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習課</w:t>
             </w:r>
             <w:r w:rsidR="003A78BA" w:rsidRPr="00663643">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>程</w:t>
             </w:r>
             <w:r w:rsidRPr="00663643">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>後回饋</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A634F" w:rsidRPr="00663643" w:rsidRDefault="004A634F" w:rsidP="003A78BA">
+          <w:p w14:paraId="160F6FC6" w14:textId="77777777" w:rsidR="004A634F" w:rsidRPr="00663643" w:rsidRDefault="004A634F" w:rsidP="003A78BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663643">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>規劃</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9163" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w:rsidR="003B786C" w:rsidRPr="00FF37F5" w:rsidRDefault="003B786C" w:rsidP="005F1477">
+          <w:p w14:paraId="693FC7C2" w14:textId="27251EF9" w:rsidR="003B786C" w:rsidRPr="00FF37F5" w:rsidRDefault="003B786C" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>□實習成效檢討會議、□實習課程檢討會議、□實習問卷調查</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="003B786C" w:rsidRPr="00FF37F5" w:rsidRDefault="003B786C" w:rsidP="005F1477">
+              <w:t>□實習成效檢討會議、□實習課程檢討會議、</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>實習問卷調查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EDF4C98" w14:textId="7006B140" w:rsidR="003B786C" w:rsidRPr="00FF37F5" w:rsidRDefault="003B786C" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>□實習成果競賽、□輔導經驗交流、□學生心得分享、□實習職缺篩選檢討</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="003B786C" w:rsidRPr="00FF37F5" w:rsidRDefault="003B786C" w:rsidP="005F1477">
+              <w:t>□實習成果競賽、□輔導經驗交流、</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC35F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>þ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF37F5">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>學生心得分享、□實習職缺篩選檢討</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="678A4B5E" w14:textId="77777777" w:rsidR="003B786C" w:rsidRPr="00FF37F5" w:rsidRDefault="003B786C" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□實習機構合作檢討、□實習轉換單位檢討、□衍生產業實務專題</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B786C" w:rsidRPr="00FF37F5" w:rsidRDefault="003B786C" w:rsidP="005F1477">
+          <w:p w14:paraId="3F7A416C" w14:textId="77777777" w:rsidR="003B786C" w:rsidRPr="00FF37F5" w:rsidRDefault="003B786C" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□教師實務深耕、□教師實務研習、□業界產學合作、□專業課程諮詢調整</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007356CE" w:rsidRPr="00FF37F5" w:rsidRDefault="003B786C" w:rsidP="005F1477">
+          <w:p w14:paraId="502C91C4" w14:textId="77777777" w:rsidR="007356CE" w:rsidRPr="00FF37F5" w:rsidRDefault="003B786C" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF37F5">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□校務研究分析、□校務研究追蹤</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C968DE" w:rsidRPr="00FF37F5" w:rsidTr="005F1477">
+      <w:tr w:rsidR="00C968DE" w:rsidRPr="00FF37F5" w14:paraId="581CD95F" w14:textId="77777777" w:rsidTr="005F1477">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="1021"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C968DE" w:rsidRPr="00FF37F5" w:rsidRDefault="00C30755" w:rsidP="00C30755">
+          <w:p w14:paraId="4A21E06C" w14:textId="77777777" w:rsidR="00C968DE" w:rsidRPr="00FF37F5" w:rsidRDefault="00C30755" w:rsidP="00C30755">
             <w:pPr>
               <w:ind w:leftChars="-50" w:left="-140" w:rightChars="-50" w:right="-140"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5AFC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>實習生簽名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C968DE" w:rsidRPr="00FF37F5" w:rsidRDefault="00C968DE" w:rsidP="00C30755">
+          <w:p w14:paraId="10AB6B06" w14:textId="77777777" w:rsidR="00C968DE" w:rsidRPr="00FF37F5" w:rsidRDefault="00C968DE" w:rsidP="00C30755">
             <w:pPr>
               <w:spacing w:line="420" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C30755" w:rsidRDefault="00C30755" w:rsidP="005F1477">
+          <w:p w14:paraId="1B358C37" w14:textId="77777777" w:rsidR="00C30755" w:rsidRDefault="00C30755" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5AFC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習輔導</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C968DE" w:rsidRPr="00FF37F5" w:rsidRDefault="00C30755" w:rsidP="005F1477">
+          <w:p w14:paraId="7050D4F2" w14:textId="77777777" w:rsidR="00C968DE" w:rsidRPr="00FF37F5" w:rsidRDefault="00C30755" w:rsidP="005F1477">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5AFC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>老師簽名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C968DE" w:rsidRPr="00FF37F5" w:rsidRDefault="00C968DE" w:rsidP="00C30755">
+          <w:p w14:paraId="6806463E" w14:textId="77777777" w:rsidR="00C968DE" w:rsidRPr="00FF37F5" w:rsidRDefault="00C968DE" w:rsidP="00C30755">
             <w:pPr>
               <w:spacing w:line="420" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C30755" w:rsidRDefault="00C30755" w:rsidP="00C30755">
+          <w:p w14:paraId="53C19BF4" w14:textId="77777777" w:rsidR="00C30755" w:rsidRDefault="00C30755" w:rsidP="00C30755">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5AFC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習機構</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C968DE" w:rsidRPr="00FF37F5" w:rsidRDefault="00C30755" w:rsidP="00C30755">
+          <w:p w14:paraId="4588BAE7" w14:textId="77777777" w:rsidR="00C968DE" w:rsidRPr="00FF37F5" w:rsidRDefault="00C30755" w:rsidP="00C30755">
             <w:pPr>
               <w:spacing w:line="420" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>業師簽名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C968DE" w:rsidRPr="00FF37F5" w:rsidRDefault="00C968DE" w:rsidP="00C30755">
+          <w:p w14:paraId="297712E6" w14:textId="77777777" w:rsidR="00C968DE" w:rsidRPr="00FF37F5" w:rsidRDefault="00C968DE" w:rsidP="00C30755">
             <w:pPr>
               <w:spacing w:line="420" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FD5AFC" w:rsidRPr="00FD5AFC" w:rsidRDefault="00FD5AFC" w:rsidP="003B5978">
+    <w:p w14:paraId="65CBE6DA" w14:textId="77777777" w:rsidR="00FD5AFC" w:rsidRPr="00FD5AFC" w:rsidRDefault="00FD5AFC" w:rsidP="003B5978">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FD5AFC" w:rsidRPr="00FD5AFC" w:rsidSect="003B5978">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="720" w:right="567" w:bottom="284" w:left="567" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C76DAE" w:rsidRDefault="00C76DAE">
+    <w:p w14:paraId="767171A5" w14:textId="77777777" w:rsidR="00F8619E" w:rsidRDefault="00F8619E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C76DAE" w:rsidRDefault="00C76DAE">
+    <w:p w14:paraId="21125A7B" w14:textId="77777777" w:rsidR="00F8619E" w:rsidRDefault="00F8619E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
-    <w:altName w:val="DF Kai Shu"/>
-    <w:panose1 w:val="03000509000000000000"/>
+    <w:altName w:val="微軟正黑體"/>
+    <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1987046152"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="0020443B" w:rsidRPr="00EE23C4" w:rsidRDefault="0020443B">
+      <w:p w14:paraId="11146463" w14:textId="77777777" w:rsidR="0020443B" w:rsidRPr="00EE23C4" w:rsidRDefault="0020443B">
         <w:pPr>
           <w:pStyle w:val="a4"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EE23C4">
           <w:rPr>
             <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:hint="eastAsia"/>
           </w:rPr>
           <w:t>～</w:t>
         </w:r>
         <w:r w:rsidRPr="00EE23C4">
           <w:rPr>
             <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EE23C4">
           <w:rPr>
             <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00EE23C4">
           <w:rPr>
             <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E4187C" w:rsidRPr="00E4187C">
+        <w:r w:rsidR="00680EF0" w:rsidRPr="00680EF0">
           <w:rPr>
             <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體"/>
             <w:noProof/>
             <w:lang w:val="zh-TW"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00EE23C4">
           <w:rPr>
             <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00EE23C4">
           <w:rPr>
             <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:hint="eastAsia"/>
           </w:rPr>
           <w:t>～</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="0020443B" w:rsidRDefault="0020443B">
+  <w:p w14:paraId="565BD652" w14:textId="77777777" w:rsidR="0020443B" w:rsidRDefault="0020443B">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C76DAE" w:rsidRDefault="00C76DAE">
+    <w:p w14:paraId="34C7DB3C" w14:textId="77777777" w:rsidR="00F8619E" w:rsidRDefault="00F8619E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C76DAE" w:rsidRDefault="00C76DAE">
+    <w:p w14:paraId="10A9E322" w14:textId="77777777" w:rsidR="00F8619E" w:rsidRDefault="00F8619E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="106B1DD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="777E939E"/>
     <w:lvl w:ilvl="0" w:tplc="8C16B342">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -5816,356 +5911,370 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="196822345">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="886912675">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="925384460">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="98"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="153"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="140"/>
   <w:drawingGridVerticalSpacing w:val="381"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY0NjcwMTKwNDA3N7IwNrFQ0lEKTi0uzszPAykwrAUA1Q+I0iwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="006D5398"/>
     <w:rsid w:val="0000595A"/>
     <w:rsid w:val="00014CA2"/>
     <w:rsid w:val="000240E4"/>
     <w:rsid w:val="00030ACB"/>
     <w:rsid w:val="00041B2C"/>
     <w:rsid w:val="00046066"/>
     <w:rsid w:val="000A2305"/>
     <w:rsid w:val="000A5DF0"/>
     <w:rsid w:val="000B3CB1"/>
     <w:rsid w:val="000C1095"/>
+    <w:rsid w:val="000C461F"/>
     <w:rsid w:val="000D45AD"/>
     <w:rsid w:val="000D5A74"/>
     <w:rsid w:val="00117683"/>
     <w:rsid w:val="00117B5B"/>
     <w:rsid w:val="00127863"/>
     <w:rsid w:val="00135955"/>
     <w:rsid w:val="0015770D"/>
     <w:rsid w:val="00183F1C"/>
     <w:rsid w:val="00197FEC"/>
     <w:rsid w:val="001A4704"/>
     <w:rsid w:val="001C32EA"/>
     <w:rsid w:val="001E1A5E"/>
     <w:rsid w:val="001F365F"/>
     <w:rsid w:val="0020443B"/>
     <w:rsid w:val="00214EE3"/>
     <w:rsid w:val="00235812"/>
     <w:rsid w:val="00237226"/>
     <w:rsid w:val="00254164"/>
     <w:rsid w:val="002910DB"/>
     <w:rsid w:val="002B21B5"/>
     <w:rsid w:val="002B2985"/>
     <w:rsid w:val="002C7C1C"/>
     <w:rsid w:val="002D44E9"/>
     <w:rsid w:val="002F27AC"/>
     <w:rsid w:val="00303A53"/>
     <w:rsid w:val="00310E5F"/>
     <w:rsid w:val="0031374D"/>
     <w:rsid w:val="00320C8C"/>
     <w:rsid w:val="00324DD0"/>
     <w:rsid w:val="0033329D"/>
     <w:rsid w:val="00342068"/>
     <w:rsid w:val="00343BA0"/>
     <w:rsid w:val="00344A9B"/>
     <w:rsid w:val="00361DAD"/>
     <w:rsid w:val="00363826"/>
     <w:rsid w:val="00366818"/>
     <w:rsid w:val="003950AC"/>
     <w:rsid w:val="003A16AF"/>
+    <w:rsid w:val="003A17CB"/>
+    <w:rsid w:val="003A2E16"/>
     <w:rsid w:val="003A613D"/>
     <w:rsid w:val="003A78BA"/>
     <w:rsid w:val="003B3570"/>
     <w:rsid w:val="003B4093"/>
     <w:rsid w:val="003B5978"/>
     <w:rsid w:val="003B7589"/>
     <w:rsid w:val="003B786C"/>
     <w:rsid w:val="003C2A6C"/>
+    <w:rsid w:val="003D12E2"/>
     <w:rsid w:val="003E41C8"/>
     <w:rsid w:val="003E5EEF"/>
     <w:rsid w:val="004214F1"/>
     <w:rsid w:val="0042651C"/>
     <w:rsid w:val="004608E0"/>
     <w:rsid w:val="00463357"/>
     <w:rsid w:val="00473117"/>
     <w:rsid w:val="00485E4B"/>
     <w:rsid w:val="004A634F"/>
     <w:rsid w:val="004A7E15"/>
     <w:rsid w:val="004B1447"/>
     <w:rsid w:val="004F70D6"/>
     <w:rsid w:val="0050680D"/>
     <w:rsid w:val="005120A4"/>
     <w:rsid w:val="0051252A"/>
     <w:rsid w:val="00515D2D"/>
     <w:rsid w:val="00516C82"/>
     <w:rsid w:val="00523FE9"/>
     <w:rsid w:val="005332D3"/>
     <w:rsid w:val="00546420"/>
     <w:rsid w:val="00576B73"/>
     <w:rsid w:val="005914ED"/>
     <w:rsid w:val="00595F6D"/>
     <w:rsid w:val="005968F0"/>
     <w:rsid w:val="005B442E"/>
     <w:rsid w:val="005D0F29"/>
     <w:rsid w:val="005F1477"/>
     <w:rsid w:val="005F2B42"/>
     <w:rsid w:val="005F3744"/>
     <w:rsid w:val="005F65D7"/>
     <w:rsid w:val="00607B23"/>
     <w:rsid w:val="00616B6B"/>
     <w:rsid w:val="006229D8"/>
     <w:rsid w:val="006347B8"/>
     <w:rsid w:val="00660F64"/>
     <w:rsid w:val="00663643"/>
     <w:rsid w:val="00667231"/>
     <w:rsid w:val="00674544"/>
     <w:rsid w:val="00675768"/>
+    <w:rsid w:val="00680EF0"/>
     <w:rsid w:val="00694378"/>
     <w:rsid w:val="0069717E"/>
     <w:rsid w:val="006C4DFB"/>
     <w:rsid w:val="006D49F6"/>
     <w:rsid w:val="006D5398"/>
     <w:rsid w:val="006F32E4"/>
     <w:rsid w:val="00723BB8"/>
     <w:rsid w:val="00730B24"/>
     <w:rsid w:val="007356CE"/>
     <w:rsid w:val="007447F1"/>
     <w:rsid w:val="00771AC7"/>
     <w:rsid w:val="00781E2C"/>
     <w:rsid w:val="00790D3B"/>
     <w:rsid w:val="007A1218"/>
     <w:rsid w:val="007E6141"/>
     <w:rsid w:val="00805F89"/>
     <w:rsid w:val="00835A6F"/>
     <w:rsid w:val="00845DF0"/>
     <w:rsid w:val="00846086"/>
     <w:rsid w:val="008514B9"/>
     <w:rsid w:val="00870103"/>
     <w:rsid w:val="008760E4"/>
     <w:rsid w:val="00882399"/>
     <w:rsid w:val="008C5BD7"/>
     <w:rsid w:val="008E5494"/>
     <w:rsid w:val="00900A76"/>
     <w:rsid w:val="009216EE"/>
     <w:rsid w:val="009219A4"/>
     <w:rsid w:val="009478AB"/>
     <w:rsid w:val="00982004"/>
     <w:rsid w:val="0098620B"/>
     <w:rsid w:val="009A2D46"/>
     <w:rsid w:val="009B4B0B"/>
+    <w:rsid w:val="009B7A96"/>
     <w:rsid w:val="009E4F5E"/>
     <w:rsid w:val="009E7949"/>
     <w:rsid w:val="00A12EFC"/>
     <w:rsid w:val="00A246D7"/>
+    <w:rsid w:val="00A54EBC"/>
     <w:rsid w:val="00A60647"/>
     <w:rsid w:val="00A608B6"/>
     <w:rsid w:val="00A6153B"/>
     <w:rsid w:val="00A6745B"/>
     <w:rsid w:val="00A815A8"/>
     <w:rsid w:val="00AA002E"/>
     <w:rsid w:val="00AA5A71"/>
+    <w:rsid w:val="00AB307F"/>
     <w:rsid w:val="00AC539B"/>
     <w:rsid w:val="00AD1858"/>
     <w:rsid w:val="00AF78C1"/>
     <w:rsid w:val="00B4364F"/>
     <w:rsid w:val="00B60D93"/>
     <w:rsid w:val="00B61E39"/>
     <w:rsid w:val="00B77450"/>
     <w:rsid w:val="00B80FB4"/>
     <w:rsid w:val="00BA46E6"/>
     <w:rsid w:val="00BC3CB7"/>
     <w:rsid w:val="00BC6C67"/>
     <w:rsid w:val="00BC6FE1"/>
     <w:rsid w:val="00C00BDC"/>
     <w:rsid w:val="00C07572"/>
     <w:rsid w:val="00C30755"/>
     <w:rsid w:val="00C4065B"/>
     <w:rsid w:val="00C43CD9"/>
     <w:rsid w:val="00C44191"/>
     <w:rsid w:val="00C45549"/>
     <w:rsid w:val="00C50D74"/>
     <w:rsid w:val="00C76DAE"/>
     <w:rsid w:val="00C836F5"/>
     <w:rsid w:val="00C968DE"/>
     <w:rsid w:val="00C969A8"/>
     <w:rsid w:val="00CD1069"/>
     <w:rsid w:val="00CD2020"/>
     <w:rsid w:val="00CD2A80"/>
     <w:rsid w:val="00CD3362"/>
     <w:rsid w:val="00CF32C9"/>
     <w:rsid w:val="00D0682A"/>
     <w:rsid w:val="00D1037B"/>
     <w:rsid w:val="00D1092C"/>
     <w:rsid w:val="00D43296"/>
     <w:rsid w:val="00D477CD"/>
     <w:rsid w:val="00D47AA1"/>
     <w:rsid w:val="00D5111C"/>
     <w:rsid w:val="00D55B71"/>
     <w:rsid w:val="00D653D4"/>
     <w:rsid w:val="00D968B9"/>
     <w:rsid w:val="00DA675E"/>
     <w:rsid w:val="00DB29AC"/>
+    <w:rsid w:val="00DD2887"/>
     <w:rsid w:val="00DE704D"/>
     <w:rsid w:val="00DF3A34"/>
     <w:rsid w:val="00E07AE3"/>
     <w:rsid w:val="00E12A31"/>
     <w:rsid w:val="00E23935"/>
+    <w:rsid w:val="00E417FF"/>
     <w:rsid w:val="00E4187C"/>
     <w:rsid w:val="00E664D8"/>
     <w:rsid w:val="00E825A9"/>
     <w:rsid w:val="00E97C0F"/>
     <w:rsid w:val="00EA5F7E"/>
     <w:rsid w:val="00EB38E1"/>
     <w:rsid w:val="00EC5299"/>
     <w:rsid w:val="00ED1580"/>
     <w:rsid w:val="00EE1E2A"/>
     <w:rsid w:val="00EE23C4"/>
     <w:rsid w:val="00EE465C"/>
     <w:rsid w:val="00F0217E"/>
     <w:rsid w:val="00F15C64"/>
     <w:rsid w:val="00F24EDF"/>
     <w:rsid w:val="00F514CA"/>
     <w:rsid w:val="00F629F7"/>
+    <w:rsid w:val="00F8619E"/>
     <w:rsid w:val="00F9175A"/>
     <w:rsid w:val="00FB5512"/>
+    <w:rsid w:val="00FC35F7"/>
     <w:rsid w:val="00FC6D82"/>
     <w:rsid w:val="00FD0AAE"/>
     <w:rsid w:val="00FD2080"/>
     <w:rsid w:val="00FD2D8C"/>
     <w:rsid w:val="00FD55C5"/>
     <w:rsid w:val="00FD57AE"/>
     <w:rsid w:val="00FD5AFC"/>
     <w:rsid w:val="00FD5FAD"/>
     <w:rsid w:val="00FF37F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="205CA2F9"/>
   <w15:docId w15:val="{57A294A1-5869-4307-B180-35CB16EF2455}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6493,50 +6602,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:kinsoku w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -6700,51 +6814,94 @@
     <w:rsid w:val="002910DB"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="ae">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FF37F5"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1746339260">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1268000937">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1858928819">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -6996,55 +7153,55 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>3</Pages>
   <Words>306</Words>
-  <Characters>1748</Characters>
+  <Characters>1747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2050</CharactersWithSpaces>
+  <CharactersWithSpaces>2049</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1-11-學生個別實習計畫書(109.07.22)</dc:title>
   <dc:creator>左燕貽</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>